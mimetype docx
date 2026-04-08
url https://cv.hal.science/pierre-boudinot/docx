--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,9363 +66,9401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (155)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (157)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t>
+                <w:t xml:space="preserve">Toll-like receptor 3 is required for sensing extracellular double stranded RNA in salmonid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Catherine Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
+                <w:t xml:space="preserve">Justine Catherine-Mezeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+                <w:t xml:space="preserve">Stephanie Dewitte-Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156973v2</w:t>
+                <w:t xml:space="preserve">hal-05518577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Segret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476583v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
+                <w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taylor</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Charles</w:t>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443764v1</w:t>
+                <w:t xml:space="preserve">hal-05476583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent B-cell repertoire remodelling by mRNA, DNA and live attenuated vaccines in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Collins</w:t>
+                <w:t xml:space="preserve">Andrea Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mazzolini</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41541-025-01232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LNP-mRNA vaccine protects fish against rhabdovirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dean Porter</w:t>
+                <w:t xml:space="preserve">Elise Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lambert</w:t>
+                <w:t xml:space="preserve">Pierre Libeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53, pp.126957-126957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiomics uncovers the epigenomic and transcriptomic response to viral and bacterial stimulation in turbot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Aramburu</w:t>
+                <w:t xml:space="preserve">Belén Gómez-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Gómez-Pardo</w:t>
+                <w:t xml:space="preserve">Paula Rodríguez-Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Rodríguez-Villamayor</w:t>
+                <w:t xml:space="preserve">Andrés Blanco-Hortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.giaf077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaf077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing fish breeding in aquaculture through genome functional annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of Myd88 in a salmonid epithelioid cell line reveals its contribution to bacterial detection and immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A Johnston</w:t>
+                <w:t xml:space="preserve">Niccolò Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew P Kent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Bargelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740589⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 402 (3), pp.395-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-025-04015-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527038v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct distribution and responses of IgM+, IgT1+ and IgT2+ B cells in common carp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awatif Eltijani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Brugman</w:t>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1490776⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077389v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected regulatory functions of cyprinid Viperin on inflammation and metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+                <w:t xml:space="preserve">Advancing fish breeding in aquaculture through genome functional annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Looseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bargelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10566-x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 583, pp.740589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683932v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonid Double-stranded RNA−Dependent Protein Kinase Activates Apoptosis and Inhibits Protein Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Unexpected regulatory functions of cyprinid Viperin on inflammation and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Huetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doret R. van Muilekom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2400076⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724637v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costimulatory receptors in the channel catfish: CD28 family members and their ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct distribution and responses of IgM+, IgT1+ and IgT2+ B cells in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatif Eltijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen W E Embregts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Quiniou</w:t>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bengtén</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-023-01327-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1490776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1490776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540896v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary diversity of the CD28/CTLA4 family across jawed vertebrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Bengtén</w:t>
+                <w:t xml:space="preserve">Salmonid Double-stranded RNA−Dependent Protein Kinase Activates Apoptosis and Inhibits Protein Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Huetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan P. Rast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuko Ohta</w:t>
+                <w:t xml:space="preserve">Claudine Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1501934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213 (5), pp.700-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2400076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831740v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Costimulatory receptors in the channel catfish: CD28 family members and their ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bengtén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1238321⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-023-01327-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280847v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric expression of ohnologs encoding conserved antiviral responses in tetraploid common carp suggest absence of subgenome dominance after whole genome duplication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraordinary diversity of the CD28/CTLA4 family across jawed vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M.A. Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bengtén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan P. Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemiek Blasweiler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jackie Lighten</w:t>
+                <w:t xml:space="preserve">Yuko Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110723⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1501934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1501934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271256v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and expression of tetraspanin CD9 paralogues in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola E. Dehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 146, pp.104735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2023.104735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a pharyngeal mucosal lymphoid organ in zebrafish and other teleosts: Tonsils in fish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maï E. Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Wohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (44), pp.eadj0101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adj0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Perquis</w:t>
+                <w:t xml:space="preserve">Symmetric expression of ohnologs encoding conserved antiviral responses in tetraploid common carp suggest absence of subgenome dominance after whole genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiek Blasweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Jan Jan Megens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R.G. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Tadmor-Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Lighten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 115 (4), pp.110663. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110663⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 115 (6), pp.110723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172440v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and traffic of IgM+ B cells between focal dark spots in skeletal muscle of Atlantic salmon, lymphoid and adipose tissues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Turid Mørkøre</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Novas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108858⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1238321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1238321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190866v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll‐like receptors control the accumulation of neutrophils in lymph nodes that expand CD4 + T cells during experimental autoimmune encephalomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madlen Rother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrik Stervbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Calderon-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (2), pp.2250059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.202250059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AKT activity orchestrates marginal zone B cell development in mice and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Kohlhaas</w:t>
+                <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahmir Naseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Kumar Gundappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112378⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (4), pp.110663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233269v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchaud</w:t>
+                <w:t xml:space="preserve">Differentiation and traffic of IgM+ B cells between focal dark spots in skeletal muscle of Atlantic salmon, lymphoid and adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Jiménez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian René Karlsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Afanasyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turid Mørkøre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t>
+              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176764v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-stranded RNA-dependent protein kinase (PKR) in antiviral defence in fish and mammals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AKT activity orchestrates marginal zone B cell development in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maria Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Behi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kohlhaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145, pp.104732. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.112378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2023.104732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190854v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell transcriptomics of Atlantic salmon (Salmo salar L.) liver reveals cellular heterogeneity and immunological responses to challenge by Aeromonas salmonicida</w:t>
+                <w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taylor</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Dobie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.984799⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011974v1</w:t>
+                <w:t xml:space="preserve">hal-04176764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferons and interferon receptors in the channel catfish, Ictalurus punctatus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Double-stranded RNA-dependent protein kinase (PKR) in antiviral defence in fish and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2022.02.019⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145, pp.104732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2023.104732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642593v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal delivery of SARS-CoV-2 spike protein is sufficient to cause olfactory damage, inflammation and olfactory dysfunction in zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single cell transcriptomics of Atlantic salmon (Salmo salar L.) liver reveals cellular heterogeneity and immunological responses to challenge by Aeromonas salmonicida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Kraus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+                <w:t xml:space="preserve">Ross Dobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahmir Naseer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.984799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.984799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622961v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonotypic IgH Response against Systemic Viral infection in Pronephros and Spleen of a Teleost Fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferons and interferon receptors in the channel catfish, Ictalurus punctatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M.A. Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Crider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristianna Felch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bengtén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2200088⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.442-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2022.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703602v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent expansions of B30.2-associated immune receptor families in fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Intranasal delivery of SARS-CoV-2 spike protein is sufficient to cause olfactory damage, inflammation and olfactory dysfunction in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-021-01235-4⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.341-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579490v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen receptor-engineered Tregs inhibit CNS autoimmunity in cell therapy using nonredundant immune mechanisms in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonotypic IgH Response against Systemic Viral infection in Pronephros and Spleen of a Teleost Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelka Pohar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Hang Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202249845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (11), pp.2573-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2200088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775805v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From IgZ to IgT: A Call for a Common Nomenclature for Immunoglobulin Heavy Chain Genes of Ray-Finned Fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent expansions of B30.2-associated immune receptor families in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurväli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin J. Garroway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/zeb.2021.0071⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (1), pp.129-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-021-01235-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006886v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of vertebrate STAT transcription factors: Origin and variations in fish</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antigen receptor-engineered Tregs inhibit CNS autoimmunity in cell therapy using nonredundant immune mechanisms in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelka Pohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Anthony O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manfroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Behi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DCI.2020.103929⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (8), pp.1335-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202249845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129753v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the T Cell Receptor Alpha/Delta Locus in Salmonids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
+                <w:t xml:space="preserve">Cutting Edge: Neutralizing Public Antibody Responses Are an Ancient Form of Defense Conserved in Fish and Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Navelsaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.753960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (2), pp.371-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434949v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Neutralizing Public Antibody Responses Are an Ancient Form of Defense Conserved in Fish and Mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bochet</w:t>
+                <w:t xml:space="preserve">Profiling the T Cell Receptor Alpha/Delta Locus in Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Stina Isabella Edholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Graham Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Hracky Paulssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100149⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.753960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.753960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327860v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution, 3D Imaging of the Zebrafish Gill-Associated Lymphoid Tissue (GIALT) Reveals a Novel Lymphoid Structure, the Amphibranchial Lymphoid Tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The repertoire of vertebrate STAT transcription factors: Origin and variations in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.769901⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.103929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DCI.2020.103929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487856v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New reporter zebrafish line unveils heterogeneity among lymphatic endothelial cells during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">High-Resolution, 3D Imaging of the Zebrafish Gill-Associated Lymphoid Tissue (GIALT) Reveals a Novel Lymphoid Structure, the Amphibranchial Lymphoid Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alf Seljenes Dalum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora L. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanawaz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erna Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.286⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.769901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230890v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of a second rainbow trout line (Arlee) leads to an extended description of the IGH VDJ gene repertoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
+                <w:t xml:space="preserve">New reporter zebrafish line unveils heterogeneity among lymphatic endothelial cells during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Do Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lunazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.103998⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 250 (5), pp.701-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230900v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon-dependent response of zebrafish larvae during tilapia lake virus (TiLV) infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikolaj Adamek</w:t>
+                <w:t xml:space="preserve">Genomic analysis of a second rainbow trout line (Arlee) leads to an extended description of the IGH VDJ gene repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yniv Palti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangtu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.103936. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103936⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 118, pp.103998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171234v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the IRF family in Salmonids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Type I interferon-dependent response of zebrafish larvae during tilapia lake virus (TiLV) infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Widziolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Janik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Mojzesz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niedharsan Pooranachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12020238⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.103936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162096v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphoid tissue in teleost gills: Variations on a theme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the IRF family in Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology9060127⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12020238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883166v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiple Approaches and Models to Dissect the Genetic Architecture of Resistance to Infections in Fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Bernardet</w:t>
+                <w:t xml:space="preserve">From IgZ to IgT: A Call for a Common Nomenclature for Immunoglobulin Heavy Chain Genes of Ray-Finned Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dornburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Criscitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oriol Sunyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00677⟩</w:t>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.343-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/zeb.2021.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927380v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient CRISPR/Cas9 genome editing in a salmonid fish cell line using a lentivirus delivery system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Kinetics of transcriptional response against poly (I:C) and infectious salmon anemia virus (ISAV) in Atlantic salmon kidney (ASK) cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Magalhães Santos Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Gjøen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12896-020-00626-x⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.103716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129758v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of transcriptional response against poly (I:C) and infectious salmon anemia virus (ISAV) in Atlantic salmon kidney (ASK) cell line</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lysyl-tRNA synthetase produces diadenosine tetraphosphate to curb STING-dependent inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Valadao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Vlachakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. K. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103716⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (21), pp.eaax3333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax3333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318569v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysyl-tRNA synthetase produces diadenosine tetraphosphate to curb STING-dependent inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary origin of the P2X7 C-ter region: Capture of an ancient ballast domain by a P2X4-Like gene in ancient jawed vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airi Rump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olli Pekka Smolander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Guerra</w:t>
+                <w:t xml:space="preserve">Sirje Rüütel Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Valadao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean M. Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax3333⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867466v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origin of the P2X7 C-ter region: Capture of an ancient ballast domain by a P2X4-Like gene in ancient jawed vertebrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lymphoid tissue in teleost gills: Variations on a theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alf Seljenes Dalum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Olaf Laf Koppang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00113⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology9060127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502310v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Peripheral Blood Eosinophils Express High Levels of the Purinergic Receptor P2X4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Birgit Truumees</w:t>
+                <w:t xml:space="preserve">Combining Multiple Approaches and Models to Dissect the Genetic Architecture of Resistance to Infections in Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02074⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294241v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of rainbow trout B cell response against VHSV: New insights from head kidney antibody repertoire studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Efficient CRISPR/Cas9 genome editing in a salmonid fish cell line using a lentivirus delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Gratacap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.175⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12896-020-00626-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868478v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN-Stimulated Genes in Zebrafish and Humans Define an Ancient Arsenal of Antiviral Immunity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">New cell lines for efficient propagation of koi herpesvirus and infectious salmon anaemia virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Eckart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sven M. Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfd.12921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02891057v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Perforin-expressing IGT+ B cell with cytotoxic activity, a novel player in the innate immune response of teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Fumio Takizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Krieg</w:t>
+                <w:t xml:space="preserve">Yang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriol Sunyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t>
+              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618168v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral resistance and IFN signaling in STAT2 knockout fish cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katherine Lester</w:t>
+                <w:t xml:space="preserve">IFN-Stimulated Genes in Zebrafish and Humans Define an Ancient Arsenal of Antiviral Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Della Pelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Laghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 203 (2), pp.465-475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801376⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 203 (12), pp.3361-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622473v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02891057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and expression of the tetraspanin CD9 in salmonid cell lines in response to interferon stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Collet</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.M. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.186⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183944v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cell lines for efficient propagation of koi herpesvirus and infectious salmon anaemia virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Eckart</w:t>
+                <w:t xml:space="preserve">Viral resistance and IFN signaling in STAT2 knockout fish cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola E. Dehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Yamaguchi</w:t>
+                <w:t xml:space="preserve">Katherine Lester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kati Franzke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Giulia Della Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfd.12921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (2), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623991v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perforin-expressing IGT+ B cell with cytotoxic activity, a novel player in the innate immune response of teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeny and expression of the tetraspanin CD9 in salmonid cell lines in response to interferon stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Shibasaki</w:t>
+                <w:t xml:space="preserve">B. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumio Takizawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oriol Sunyer</w:t>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 91, pp.448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.229⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 91, pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03176203v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal vaccination drives modifications of nasal and systemic antibody repertoires in rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modifications of mucosal and systemic antibody repertoire after ERM nasal vaccination in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Magadán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irene Salinas</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900157⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628163v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized IMGT® Nomenclature of Salmonidae IGH Genes, the Paradigm of Atlantic Salmon and Rainbow Trout: From Genomics to Repertoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Magadan</w:t>
+                <w:t xml:space="preserve">Identification of primordial organized lymphoid structure in the spleen of teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio F. Takizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Krasnov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02541⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867815v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of primordial organized lymphoid structure in the spleen of teleost fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Standardized IMGT® Nomenclature of Salmonidae IGH Genes, the Paradigm of Atlantic Salmon and Rainbow Trout: From Genomics to Repertoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Krasnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Hadi-Saljoqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Afanasyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.172⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884208v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of mucosal and systemic antibody repertoire after ERM nasal vaccination in rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nasal vaccination drives modifications of nasal and systemic antibody repertoires in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Salinas</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883343v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What could be the mechanisms of immunological memory in fish?&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish antiviral tripartite motif (trim) proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp.724-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination of carp against SVCV with an oral DNA vaccine or an insect cells-based subunit vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W.E. Embregts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Pijlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.66-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The T cell receptor (TRA) locus in the rabbit (Oryctolagus cuniculus): Genomic features and consequences for invariant T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201948228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral resistance and interferon signalling in signal transducer and activator of transcription (STAT)-1 and STAT2 knockout salmonids cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Dehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Della Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.432-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Immunization With Heterologous Viruses Does Not Result in Attrition of the B Cell Memory in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Navelsaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFN signaling in inflammation and viral infections: new insights from fish models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v11030302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human Peripheral Blood Eosinophils Express High Levels of the Purinergic Receptor P2X4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viiu Paalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airi Rump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Mädo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Truumees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280856v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAG-3 Inhibitory Receptor Expression Identifies Immunosuppressive Natural Regulatory Plasma Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of rainbow trout B cell response against VHSV: New insights from head kidney antibody repertoire studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- van Duc Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+                <w:t xml:space="preserve">R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Welle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Magadan-Mompo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622086v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell transcriptional analysis reveals ILC-like cells in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro P. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro P. Hernandez</w:t>
+                <w:t xml:space="preserve">Paulina M. Strzelecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina M. Strzelecka</w:t>
+                <w:t xml:space="preserve">Emmanouil Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Athanasiadis</w:t>
+                <w:t xml:space="preserve">Dominic Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana F. Robalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (29), pp.eaau5265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciimmunol.aau5265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bénard</w:t>
+                <w:t xml:space="preserve">Imme Sakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imme Sakwa</w:t>
+                <w:t xml:space="preserve">Pablo Schierloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Schierloh</w:t>
+                <w:t xml:space="preserve">André Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">LAG-3 Inhibitory Receptor Expression Identifies Immunosuppressive Natural Regulatory Plasma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia C. Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- van Duc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jara Joedicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.120 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405285v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of public mMemory B cell clones in fish after antiviral vaccination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622129v1</w:t>
+                <w:t xml:space="preserve">hal-04280856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Public Memory B Cell Clones in Fish After Antiviral Vaccination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Chara</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968155v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloi R. Verrier</w:t>
+                <w:t xml:space="preserve">Origin of public mMemory B cell clones in fish after antiviral vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">Maximilian Puelma Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Simon Marillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Wahiba Chara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4860-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444518v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the special issue &amp;quot;Impact of omics on comparative immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi R. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unni Grimholt</w:t>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hansen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618781v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Structural Parameters of Ig–Ag Complexes Yield a Quantitative Description of Interaction Specificity and Binding Affinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Origin of Public Memory B Cell Clones in Fish After Antiviral Vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Puelma Touzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Chara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.34. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01675467v1</w:t>
+                <w:t xml:space="preserve">hal-01968155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTR83, a member of the large fish-specific finTRIM family, triggers IFN pathway and counters viral infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Aleksejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9467,10490 +9505,10711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the diversity of Ag specific receptors in vertebrates: Contribution of repertoire deep sequencing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Novel Structural Parameters of Ig–Ag Complexes Yield a Quantitative Description of Interaction Specificity and Binding Affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629173v1</w:t>
+                <w:t xml:space="preserve">hal-01675467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2X4: A fast and sensitive purinergic receptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Preface to the special issue &amp;quot;Impact of omics on comparative immunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sirje Rüütel Boudinot</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unni Grimholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bj.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02391818v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific and Efficient Uptake of Surfactant-Free Poly(Lactic Acid) Nanovaccine Vehicles by Mucosal Dendritic Cells in Adult Zebrafish after Bath Immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved fever pathways across vertebrates: a herpesvirus expressed decoy tnf-alpha receptor delays behavioral fever in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rakus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maygane Ronsmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Forlenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carla Piazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host and Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (2), pp.244-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chom.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular DNA Vaccination of Juvenile Carp against Spring Viremia of Carp Virus Induces Full Protection and Establishes a Virus-Specific B and T Cell Response</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Describing the diversity of Ag specific receptors in vertebrates: Contribution of repertoire deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Navelsaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Krasnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01340⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622010v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of viral neuroinvasion in the zebrafish reveals that Sindbis and chikungunya viruses favour different entry routes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2X4: A fast and sensitive purinergic receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurväli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirje Rüütel Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.029231⟩</w:t>
+              <w:t xml:space="preserve">Biomedical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.245--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bj.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01571797v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Efficient Genome Editing Method by CRISPR/Cas9 in a Fish Cell Line.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intramuscular DNA Vaccination of Juvenile Carp against Spring Viremia of Carp Virus Induces Full Protection and Establishes a Virus-Specific B and T Cell Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen W. E. Embregts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Veselý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Pokorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-016-9708-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637113v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAIT, MR1, microbes and riboflavin: a paradigm for the co-evolution of invariant TCRs and restricting MHCI-like molecules?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging of viral neuroinvasion in the zebrafish reveals that Sindbis and chikungunya viruses favour different entry routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Passoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan C Mounce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-016-0927-9⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.847-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.029231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533896v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talk between growth and immunity: coupling of the IGF axis to conserved cytokine pathways in rainbow trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TargetFish - Targeted disease prophylaxis in European fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiehui Wang</w:t>
+                <w:t xml:space="preserve">G.F. Wiegertjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Secombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">N. Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Secombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.52-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635356v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TargetFish - Targeted disease prophylaxis in European fish farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross talk between growth and immunity: coupling of the IGF axis to conserved cytokine pathways in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lorenzen</w:t>
+                <w:t xml:space="preserve">Abdullah Alzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Secombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Collet</w:t>
+                <w:t xml:space="preserve">Tiehui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Fischer</w:t>
+                <w:t xml:space="preserve">Christopher J. Secombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.1942 - 1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630958v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymus-derived regulatory T cells are positively selected on natural self-antigen through cognate interactions of high functional avidity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real time analysis of viral infection: contribution of the zebrafi sh model to visualization and characterization of host/pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.04.018⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2016.0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637633v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time analysis of viral infection: contribution of the zebrafi sh model to visualization and characterization of host/pathogen interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thymus-derived regulatory T cells are positively selected on natural self-antigen through cognate interactions of high functional avidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kieback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hilgenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2016.0674⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (5), pp.1114-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602839v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peculiar characteristics of fish type I interferons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Secombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v8110298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricting nonclassical MHC genes coevolve with TRAV genes used by innate-like T cells in mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Teyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (21), pp.2983-2992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1600674113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebrafish Plzf transcription factors enhance early type I IFN response induced by two non-enveloped RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Aleksejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.48-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02558296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Teleost CD4-Bearing Cell Populations Provide Insights into the Evolutionary Origins and Primordial Roles of CD4+ Lymphocytes and CD4+ Macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Takizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Korytář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196 (11), pp.4522-4535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1600222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duox1-derived H2O2 modulates Cxcl8 expression and neutrophil recruitment via JNK/c-JUN/AP-1 signaling and chromatin modifications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">MAIT, MR1, microbes and riboflavin: a paradigm for the co-evolution of invariant TCRs and restricting MHCI-like molecules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoriano Mulero</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1402386⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-016-0927-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02638091v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Crystal Structures Leverage Protein Binding AffinityPredictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Development of an Efficient Genome Editing Method by CRISPR/Cas9 in a Fish Cell Line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola E Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (1), </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.449-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.24946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-016-9708-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578061v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Resolution Crystal Structures Leverage Protein Binding AffinityPredictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.24946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179563v2</w:t>
+                <w:t xml:space="preserve">hal-01578061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15458⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634344v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the looking glass: witnessing host-virus interplay in zebrafish</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Macqueen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.04.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636777v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted innate responses to two viruses in zebrafish: insights into the ancestral repertoire of vertebrate IFN-stimulated genes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Duox1-derived H2O2 modulates Cxcl8 expression and neutrophil recruitment via JNK/c-JUN/AP-1 signaling and chromatin modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Carvalho</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angelo Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoriano Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 192 (9), pp.4328-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1302611⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 194 (4), pp.1523-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1402386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01108096v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tetrapod-like repertoire of innate immune receptors and effectors for coelacanths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatsuya Ota</w:t>
+                <w:t xml:space="preserve">Contrasted innate responses to two viruses in zebrafish: insights into the ancestral repertoire of vertebrate IFN-stimulated genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Buonocore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Scapigliati</w:t>
+                <w:t xml:space="preserve">Ralph Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192 (9), pp.4328-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1302611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02638013v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01108096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonids have an extraordinary complex type I IFN system: characterization of the IFN locus in Rainbow trout [i]Oncorhynchus mykiss[/i] reveals two novel IFN subgroups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">A tetrapod-like repertoire of innate immune receptors and effectors for coelacanths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Gorgoglione</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Po-Tsang Lee</w:t>
+                <w:t xml:space="preserve">Giuseppe Scapigliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1301796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 322 (6), pp.415 - 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193861v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Salmonids have an extraordinary complex type I IFN system: characterization of the IFN locus in Rainbow trout [i]Oncorhynchus mykiss[/i] reveals two novel IFN subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Gorgoglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G H Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+                <w:t xml:space="preserve">Thitiya Summathed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Grusea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Po-Tsang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 193 (5), pp.2273-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1301796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633156v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-35-producing B cells are critical regulators of immunity during autoimmune and infectious diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ping Shen</w:t>
+                <w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurväli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toralf Roch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A O'Connor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 507 (7492), pp.366-370. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639864v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the radiation of birnaviruses from diverse host phyla and of their evolutionary affinities with other double-stranded RNA and positive strand RNA viruses using robust structure-based multiple sequence alignments and advanced phylogenetic methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-35-producing B cells are critical regulators of immunity during autoimmune and infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+                <w:t xml:space="preserve">Toralf Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard A O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-154⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507 (7492), pp.366-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645508v1</w:t>
+                <w:t xml:space="preserve">hal-02639864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Past, Present, and Future of Immune Repertoire Biology – The Rise of Next-Generation Repertoire Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Through the looking glass: witnessing host-virus interplay in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00413⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (9), pp.490 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561010v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Astonishing Diversity of Ig Classes and B Cell Repertoires in Teleost Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted TCRβ diversity of CD8+ and CD8- T cells in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio F. Takizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba W. Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Lunazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fillatreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Oriol Sunyer</w:t>
+                <w:t xml:space="preserve">Thi Huong T. H. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560309v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleost Fish Mount Complex Clonal IgM and IgT Responses in Spleen upon Systemic Viral Infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hang Phuong Pham</w:t>
+                <w:t xml:space="preserve">R4 regulators of G protein signaling (RGS) identify an ancient MHC-linked synteny group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurvaeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Giudicelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sirje Rueuetel Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003098. </w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (2), pp.145 - 156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00251-012-0661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779835v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted TCRβ diversity of CD8+ and CD8- T cells in rainbow trout</w:t>
+                <w:t xml:space="preserve">The Astonishing Diversity of Ig Classes and B Cell Repertoires in Teleost Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fumio F. Takizawa</w:t>
+                <w:t xml:space="preserve">Simon Fillatreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahiba W. Chaara</w:t>
+                <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A. Lunazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Huong T. H. Dang</w:t>
+                <w:t xml:space="preserve">Susanna Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oriol Sunyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060175⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000678v1</w:t>
+                <w:t xml:space="preserve">hal-01560309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R4 regulators of G protein signaling (RGS) identify an ancient MHC-linked synteny group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teleost Fish Mount Complex Clonal IgM and IgT Responses in Spleen upon Systemic Viral Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Phuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaanus Suurvaeli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-012-0661-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649835v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebrafish ISG15 Exerts a Strong Antiviral Activity against RNA and DNA Viruses and Regulates the Interferon Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Langevin</w:t>
+                <w:t xml:space="preserve">A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van Der Aa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (18), pp.10025-10036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01294-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02558350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive survey and genomic characterization of Toll-like receptors (TLRs) in channel catfish, Ictalurus punctatus: identification of novel fish TLRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie M. A. Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bengten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (7), pp.511 - 530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00251-013-0694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to a Rhabdovirus (VHSV) in Rainbow Trout: Identification of a Major QTL Related to Innate Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi E. Verrier</w:t>
+                <w:t xml:space="preserve">Stéphane S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Dorson</w:t>
+                <w:t xml:space="preserve">Corinne C. Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.e55302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0055302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of correlation between the resistances to two rhabdovirus infections in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Verrier</w:t>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ehanno</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (1), pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de la résistance aux rhabdovirus chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6), pp.426-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2013.0541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antiviral Innate Immune Response in Fish: Evolution and Conservation of the IFN System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Aleksejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Passoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Palha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 425 (24), pp.4904-4920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2013.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zebrafish as a New Model for the In Vivo Study of Shigella flexneri Interaction with Phagocytes and Bacterial Autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mostowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boucontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mostowy</w:t>
+                <w:t xml:space="preserve">Maria J. Mazon Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boucontet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Sirianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resistance to Rhabdovirus Infection in Teleost Fish Is Paralleled to the Derived Cell Resistance Status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">The Past, Present, and Future of Immune Repertoire Biology – The Rise of Next-Generation Repertoire Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnita Mariotti-Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033935⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019775v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FinTRIMs, fish virus-inducible proteins with E3 ubiquitin ligase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses of the radiation of birnaviruses from diverse host phyla and of their evolutionary affinities with other double-stranded RNA and positive strand RNA viruses using robust structure-based multiple sequence alignments and advanced phylogenetic methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieke van Der Aa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644160v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory chemokines direct and restrict leukocyte migration within live tissues as glycan-bound gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (24), pp.2375-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, Molecular Characterization and Expression of T Cell Receptor gamma in a Teleost Fish, the Sea Bass (Dicentrarchus labrax, L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Buonocore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Randelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of IFN gamma-inducible CXCb chemokines in cyprinid fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+                <w:t xml:space="preserve">FinTRIMs, fish virus-inducible proteins with E3 ubiquitin ligase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke van Der Aa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laplantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidy van Kemenade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38 (2), pp.243 - 253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 36 (2), pp.433-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643772v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
+                <w:t xml:space="preserve">Diversification of IFN gamma-inducible CXCb chemokines in cyprinid fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Chadzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Derks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (2), pp.243 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000286v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, molecular characterization and expression of T cell receptor gamma in a teleost fish, the sea bass (Dicentrarchus labrax, L)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Buonocore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47957. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750236v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity, molecular characterization and expression of T cell receptor gamma in a teleost fish, the sea bass (Dicentrarchus labrax, L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Randelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Mp Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éric Duchaud</w:t>
+                <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000759v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of TRIM proteins: new insights from the complete TRIM repertoire of zebrafish and pufferfish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Genetic Resistance to Rhabdovirus Infection in Teleost Fish Is Paralleled to the Derived Cell Resistance Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tohry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (7), pp.e22022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022022⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e33935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831143v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early antiviral response and virus-induced genes in fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+                <w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000200v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of ﬁsh Ig heavy chain transcripts: Diverse splicing patterns and unusual nonsense mediated decay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Origin and evolution of TRIM proteins: new insights from the complete TRIM repertoire of zebrafish and pufferfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.949-958. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.e22022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2010.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644707v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T cell diversity and TcR repertoires in teleost ﬁsh</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro</w:t>
+                <w:t xml:space="preserve">Early antiviral response and virus-induced genes in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (12), pp.1204-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.08.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650562v1</w:t>
+                <w:t xml:space="preserve">hal-01000200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Analysis of a Viral Infection: Vascular Endothelium is a Primary Target of Infectious Hematopoietic Necrosis Virus in Zebrafish Larvae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of ﬁsh Ig heavy chain transcripts: Diverse splicing patterns and unusual nonsense mediated decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001269⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.949-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02558376v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">T cell diversity and TcR repertoires in teleost ﬁsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (5), pp.644-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00544648v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Analysis of Ifn-gamma 1 and Ifn-gamma 2 Signaling in Zebrafish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Whole-Body Analysis of a Viral Infection: Vascular Endothelium is a Primary Target of Infectious Hematopoietic Necrosis Virus in Zebrafish Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Torhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Colucci-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000549⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.e1001269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668502v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02558376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two FoxP3 genes in rainbow trout (Oncorhynchus mykiss) with differential induction patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiehui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena M. Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenshu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (16), pp.2563 - 2574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molimm.2010.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+                <w:t xml:space="preserve">In Vivo Analysis of Ifn-gamma 1 and Ifn-gamma 2 Signaling in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Sieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20100223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (11), pp.6774 - 6782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493468v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIFECYCLE project: greater basic knowledge on fish biology will help find long-term solutions to aquaculture production bottlenecks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Johnston</w:t>
+                <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutada Mungpakdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655809v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00544648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système immunitaire des poissons téléostéens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (4), pp.405-411. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (6), pp.1283-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2009254405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662534v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B7 family of immunoregulatory receptors: A comparative and evolutionary perspective</w:t>
+                <w:t xml:space="preserve">The LIFECYCLE project: greater basic knowledge on fish biology will help find long-term solutions to aquaculture production bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Hansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+                <w:t xml:space="preserve">Bjorn Thrandur Bjornsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lopez</w:t>
+                <w:t xml:space="preserve">Kristina Snuttan Sundell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357155v1</w:t>
+                <w:t xml:space="preserve">hal-02655809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse splicing pathways of the membrane IgHM pre-mRNA in a Chondrostean, the Siberian sturgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Lundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Lundqvist</w:t>
+                <w:t xml:space="preserve">Siv Strömberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siv Strömberg</w:t>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lars Pilstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (4), pp.507-515. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.10.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Groups of Zebrafish Virus-Induced Interferons Signal via Distinct Receptors with Specific and Shared Chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Le système immunitaire des poissons téléostéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901495⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2009254405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663536v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Antiviral Signaling Protein Plays a Major Role in Induction of the Fish Innate Immune Response against RNA and DNA Viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lauret</w:t>
+                <w:t xml:space="preserve">The B7 family of immunoregulatory receptors: A comparative and evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00404-09⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (3), pp.457-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663722v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large new subset of TRIM genes highly diversified by duplication and positive selection in teleost fish.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malika Yahmi</w:t>
+                <w:t xml:space="preserve">The Two Groups of Zebrafish Virus-Induced Interferons Signal via Distinct Receptors with Specific and Shared Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+                <w:t xml:space="preserve">Knud Erik Mogensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Jensen Hamming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-7-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (6), pp.3924-3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00400402v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for large-scale repertoire analysis of immune receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Mitochondrial Antiviral Signaling Protein Plays a Major Role in Induction of the Fish Innate Immune Response against RNA and DNA Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Encarnita Marriotti-Ferrandiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+                <w:t xml:space="preserve">Yoann Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Cazenave</w:t>
+                <w:t xml:space="preserve">Emilie Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45 (9), pp.2437-2445. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (16), pp.7815-7827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2007.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00404-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660450v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and polypeptides characterization of Tellina virus 1 reveals a fifth genetic cluster in the Birnaviridae family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">A large new subset of TRIM genes highly diversified by duplication and positive selection in teleost fish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2007.09.022⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (7), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-7-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667080v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00400402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses antivirales des poissons : de l'interféron aux lymphocytes T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">New perspectives for large-scale repertoire analysis of immune receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnita Marriotti-Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (9), pp.2437-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2007.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653970v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the zebrafish IFN receptor: implications for the origin of the vertebrate IFN system.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Genome and polypeptides characterization of Tellina virus 1 reveals a fifth genetic cluster in the Birnaviridae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nobiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Torhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.178.7.4385⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 371 (2), pp.350-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2007.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150512v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range of susceptibility to rhabdoviruses in homozygous clones of rainbow trout</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Identification of the zebrafish IFN receptor: implications for the origin of the vertebrate IFN system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178 (7), pp.4385-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.178.7.4385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658950v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costimulatory receptors in jawed vertebrates: Conserved CD28, odd CTLA4 and multiple BTLAs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide range of susceptibility to rhabdoviruses in homozygous clones of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.510-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00121663v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish genotype significantly influences susceptibility of juvenile rainbow trout, Oncorhynchus mykiss (Walbaum), to waterborne infection with infectious salmon anaemia virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bremont</w:t>
+                <w:t xml:space="preserve">Costimulatory receptors in jawed vertebrates: Conserved CD28, odd CTLA4 and multiple BTLAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (3), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2006.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655735v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costimulatory receptors in a teleost fish: typical CD28, elusive CTLA4.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish genotype significantly influences susceptibility of juvenile rainbow trout, Oncorhynchus mykiss (Walbaum), to waterborne infection with infectious salmon anaemia virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Michel</w:t>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (10), pp.631-636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00164639v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponses antivirales des poissons : de l'interféron aux lymphocytes T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (1), pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656600v1</w:t>
+                <w:t xml:space="preserve">hal-02653970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infections et immunité des poissons : apport du modèle vSHV/truite arc-en-ciel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Costimulatory receptors in a teleost fish: typical CD28, elusive CTLA4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Riteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth B Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176 (7), pp.4191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.4191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672162v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00164639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Mx1 promoter-reporter system to study interferon pathways in rainbow trout</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 176 (7), pp.3942-3949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.3942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2003.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683144v1</w:t>
+                <w:t xml:space="preserve">hal-02656600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glycoprotein of a fish rhabdovirus profiles the virus-specific T-cell repertoire in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Infections et immunité des poissons : apport du modèle vSHV/truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (256), pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80135-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678719v1</w:t>
+                <w:t xml:space="preserve">hal-02672162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhabdovirus infection induces public and private T cell responses in teleost fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The glycoprotein of a fish rhabdovirus profiles the virus-specific T-cell repertoire in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Boubekeur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samira Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (10), pp.3099-3108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80135-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672840v1</w:t>
+                <w:t xml:space="preserve">hal-02678719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gènes viro-induits chez les vertébrés : de la truite aux mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">An Mx1 promoter-reporter system to study interferon pathways in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Secombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (7-8), pp.793-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2003.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672549v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral haemorrhagic septicaemia virus induces vig-2, a new interferon-responsive gene in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Rhabdovirus infection induces public and private T cell responses in teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.383-397</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167, pp.6202-6209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674727v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicular stomatitis virus and pseudorabies virus induce a vig 1/cig5 homologue in mouse dendritic cells via different pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Gènes viro-induits chez les vertébrés : de la truite aux mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 81, pp.2675-2682</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (2), pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695563v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vig-1, a new fish gene induced by the rhabdovirus glycoprotein, has a virus-induced homologue in humans and shares conserved motifs with the MoaA family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Viral haemorrhagic septicaemia virus induces vig-2, a new interferon-responsive gene in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (3), pp.1846-1852</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.383-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697891v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined DNA immunization with the glycoprotein gene of viral hemorrhagic septicemia virus and infectious hematopoietic necrosis virus induces double-specific protective immunity and nonspecific response in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Vesicular stomatitis virus and pseudorabies virus induce a vig 1/cig5 homologue in mouse dendritic cells via different pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sedlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 249, pp.297-306</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.2675-2682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686901v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">vig-1, a new fish gene induced by the rhabdovirus glycoprotein, has a virus-induced homologue in humans and shares conserved motifs with the MoaA family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (3), pp.1846-1852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined DNA immunization with the glycoprotein gene of viral hemorrhagic septicemia virus and infectious hematopoietic necrosis virus induces double-specific protective immunity and nonspecific response in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Kinkelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 249, pp.297-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conserved distribution of λ subtypes from rearranged gene segments to immunoglobulin synthesis in the mouse B cell repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐marie Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐André Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 24 (9), pp.2013-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.1830240912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId714"/>
+      <w:footerReference w:type="default" r:id="rId721"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20097,51 +20356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzolini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhanna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01232-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n G&#243;mez-Pardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Villamayor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco-Hortas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lamas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Johnston" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Kent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Looseley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Eltijani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W E Embregts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brugman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huetz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doret R. van Muilekom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10566-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raffy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2400076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quiniou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengt&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-023-01327-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M.A. Quiniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Rast" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ohta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1501934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280847v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Novas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1238321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Blasweiler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan Jan Megens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R.G. Goldman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Tadmor-Levi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Lighten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110723" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E. Dehler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A.M. Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104735" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Resseguier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; E. Nguyen-Chi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wohlmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salinas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj0101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ren&#233; Karlsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Afanasyev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid M&#248;rk&#248;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108858" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rother" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Stervbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Lampropoulou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calderon-Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104732" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Dobie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984799" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianna Felch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.02.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Kraus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Huertas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ellis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.03.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magad&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2200088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-021-01235-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Pohar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony O'Connor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249845" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dornburg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Criscitiello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol Sunyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2021.0071" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bird" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2020.103929" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stina Isabella Edholm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Graham Fenton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hracky Paulssen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Lefranc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.753960" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Navelsaker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bochet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100149" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Seljenes Dalum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora L. Kraus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanawaz Khan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Davydova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.769901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230890v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Do Khoa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.286" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230900v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Palti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.103998" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Widziolek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Janik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mojzesz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niedharsan Pooranachandran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Adamek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103936" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020238" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883166v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ress&#233;guier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqing Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Olaf Laf Koppang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9060127" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927380v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129758v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gratacap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Regan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dehler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00626-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Magalh&#227;es Santos Andresen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Gj&#248;en" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103716" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867466v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Valadao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Vila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3333" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Rump" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Pekka Smolander" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje R&#252;&#252;tel Boudinot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Kanellopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00113" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viiu Paalme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;do" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teras" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Truumees" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02074" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magadan-Mompo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.175" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02891057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Laghi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900804" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lester" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Della Pelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801376" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183944v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Dehler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.186" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623991v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eckart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yamaguchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Franzke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M. Bergmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12921" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176203v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shibasaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Takizawa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ding" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Sunyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.229" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DS8CRJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900157" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Krasnov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Hadi-Saljoqi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02541" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio F. Takizawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.172" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magad&#225;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salinas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.178" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.01.035" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622046v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.12.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. Embregts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Pijlman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kampers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948228" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.185" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Olesen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02687" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170448v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030302" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622086v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Lino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Duc Dang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Welle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara Joedicke" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.06.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626389v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro P. Hernandez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina M. Strzelecka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Athanasiadis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Robalo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aau5265" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622129v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Puelma Touzel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marillet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02115" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968155v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Grimholt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.05.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675467v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00034" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aleksejeva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00617" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629173v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391818v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kanellopoulos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2017.06.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603864v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Coolen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00190" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rakus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maygane Ronsmans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Forlenza" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boutier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carla Piazzon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.01.010" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622010v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W. E. Embregts" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pokorova" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Lorenzen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01340" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571797v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Passoni" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan C Mounce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.029231" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E Dehler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-016-9708-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-016-0927-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635356v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alzaid" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiehui Wang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Secombes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2024" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630958v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wiegertjes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Secombes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kieback" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hilgenberg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.04.018" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602839v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0674" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604199v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110298" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635805v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teyton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600674113" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558296v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.016" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640116v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koryt&#225;&#345;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600222" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Oliveira" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Calado" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Mulero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402386" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578061v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24946" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634344v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tacchi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Macqueen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15458" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636777v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.04.014" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01108096v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Carvalho" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302611" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638013v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scapigliati" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22559" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-832VX00W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193861v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Gorgoglione" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G H Taylor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Summathed" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Tsang Lee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301796" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639864v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Roch" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A O'Connor" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12979" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560309v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillatreau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Magadan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00028" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779835v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003098" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000678v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro Castro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba W. Chaara" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Lunazzi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong T. H. Dang" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060175" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649835v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurvaeli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Rueuetel Boudinot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0661-x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558350v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langevin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Aa" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torhy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01294-12" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644771v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. A. Quiniou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengten" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0694-9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9T405FNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001263v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi E. Verrier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Dorson" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru Ciobotaru" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055302" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019553v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2013.0541" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651425v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.033" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZK9B2B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650798v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mostowy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boucontet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Mazon Moya" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sirianni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003588" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019775v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tohry" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033935" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644160v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van Der Aa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laplantine" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidy van Kemenade" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.08.010" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN1GQX6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646660v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Randelli" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047957" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643772v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chadzinska" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Derks" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Scheer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2012.05.005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G86ZKLSR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750236v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buonocore" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randelli" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000200v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.03.012" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSH9GRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644707v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Wilson" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2010.12.007" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650562v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lefranc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.08.016" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TLZDZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558376v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ludwig" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001269" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668502v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stein" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sieger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000549" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668278v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Monte" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshu Huang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.06.015" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB5W8XB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655809v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thrandur Bjornsson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Snuttan Sundell" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Johnston" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662534v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009254405" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357155v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Hansen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.10.007" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLHQ4RNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659932v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lundqvist" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Str&#246;mberg" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pilstrom" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.10.009" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z1FSPRX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663536v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Erik Mogensen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Jensen Hamming" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901495" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663722v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamoureux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louise" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lauret" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00404-09" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00400402v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yahmi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-7" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660450v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Marriotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.12.018" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBWSHKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667080v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nobiron" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.022" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653970v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150512v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.7.4385" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121663v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.06.003" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB1935F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00164639v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riteau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Hansen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth B Phillips" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Michel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.4191" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672162v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683144v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.12.005" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTF8CQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672840v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boubekeur" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672549v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674727v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686901v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kinkelin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708298v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Drapier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830240912" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catherine-Mezeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dewitte-Orr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01232-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126957" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n G&#243;mez-Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Villamayor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco-Hortas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lamas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rebl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Vendramin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-025-04015-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Johnston" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Kent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Looseley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doret R. van Muilekom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10566-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Eltijani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W E Embregts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brugman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raffy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2400076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quiniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengt&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-023-01327-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M.A. Quiniou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Rast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ohta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1501934" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E. Dehler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A.M. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Resseguier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; E. Nguyen-Chi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wohlmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salinas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj0101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Blasweiler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan Jan Megens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R.G. Goldman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Tadmor-Levi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Lighten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280847v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Novas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1238321" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Shen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rother" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Stervbo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Lampropoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calderon-Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ren&#233; Karlsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Afanasyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid M&#248;rk&#248;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104732" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Dobie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianna Felch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.02.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Kraus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Huertas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magad&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2200088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-021-01235-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Pohar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony O'Connor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249845" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Navelsaker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100149" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stina Isabella Edholm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Graham Fenton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hracky Paulssen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Lefranc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.753960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129753v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bird" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2020.103929" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Seljenes Dalum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora L. Kraus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanawaz Khan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Davydova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.769901" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Do Khoa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.286" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Palti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.103998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Widziolek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Janik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mojzesz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niedharsan Pooranachandran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Adamek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103936" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dornburg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Criscitiello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol Sunyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2021.0071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Magalh&#227;es Santos Andresen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Gj&#248;en" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103716" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Valadao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3333" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Rump" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Pekka Smolander" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje R&#252;&#252;tel Boudinot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Kanellopoulos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ress&#233;guier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqing Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Olaf Laf Koppang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9060127" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00677" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129758v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gratacap" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Regan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dehler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00626-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eckart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yamaguchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Franzke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M. Bergmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12921" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176203v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shibasaki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Takizawa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ding" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Sunyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.229" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DS8CRJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02891057v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Laghi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900804" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622473v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lester" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Della Pelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Dehler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.186" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883343v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magad&#225;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salinas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.178" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884208v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio F. Takizawa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Krasnov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.172" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Hadi-Saljoqi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02541" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900157" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Fischer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.01.035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622046v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.12.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. Embregts" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Pijlman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kampers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628164v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948228" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.185" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Olesen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02687" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170448v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030302" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viiu Paalme" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;do" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Truumees" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02074" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magadan-Mompo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.175" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro P. Hernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina M. Strzelecka" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Athanasiadis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Robalo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aau5265" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Lino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Duc Dang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Welle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara Joedicke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.06.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Puelma Touzel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02115" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968155v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aleksejeva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00617" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675467v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00034" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618781v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Grimholt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.05.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603864v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Coolen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00190" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rakus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maygane Ronsmans" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Forlenza" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boutier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carla Piazzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.01.010" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629173v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391818v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kanellopoulos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2017.06.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W. E. Embregts" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pokorova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Lorenzen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01340" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571797v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Passoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan C Mounce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.029231" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630958v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wiegertjes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Secombes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635356v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alzaid" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiehui Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Secombes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2024" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602839v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0674" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637633v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kieback" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hilgenberg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.04.018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604199v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110298" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teyton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600674113" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558296v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.016" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koryt&#225;&#345;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600222" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-016-0927-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637113v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E Dehler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-016-9708-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578061v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24946" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634344v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tacchi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Macqueen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15458" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638091v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Calado" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Mulero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402386" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01108096v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Carvalho" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302611" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638013v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scapigliati" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22559" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-832VX00W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193861v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Gorgoglione" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G H Taylor" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Summathed" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Tsang Lee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301796" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639864v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Roch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A O'Connor" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12979" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.04.014" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000678v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro Castro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba W. Chaara" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Lunazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong T. H. Dang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060175" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurvaeli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Rueuetel Boudinot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0661-x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560309v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillatreau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Magadan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00028" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779835v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003098" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558350v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langevin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Aa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torhy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01294-12" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644771v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. A. Quiniou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengten" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0694-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9T405FNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001263v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi E. Verrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Dorson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru Ciobotaru" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055302" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019553v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2013.0541" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651425v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.033" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZK9B2B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650798v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mostowy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boucontet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Mazon Moya" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sirianni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003588" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646660v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Randelli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047957" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644160v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van Der Aa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laplantine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidy van Kemenade" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.08.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN1GQX6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643772v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chadzinska" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Derks" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Scheer" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2012.05.005" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G86ZKLSR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750236v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buonocore" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019775v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tohry" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033935" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000200v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.03.012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSH9GRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644707v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Wilson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2010.12.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650562v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lefranc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.08.016" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TLZDZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558376v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ludwig" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001269" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668278v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Monte" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshu Huang" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.06.015" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB5W8XB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668502v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stein" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sieger" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000549" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655809v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thrandur Bjornsson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Snuttan Sundell" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Johnston" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659932v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lundqvist" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Str&#246;mberg" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pilstrom" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.10.009" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z1FSPRX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662534v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009254405" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357155v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Hansen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.10.007" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLHQ4RNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663536v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Erik Mogensen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Jensen Hamming" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901495" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663722v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamoureux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louise" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lauret" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00404-09" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00400402v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yahmi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-7" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660450v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Marriotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.12.018" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBWSHKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667080v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nobiron" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.022" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150512v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.7.4385" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121663v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.06.003" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB1935F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653970v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00164639v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riteau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Hansen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth B Phillips" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Michel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.4191" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672162v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683144v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.12.005" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTF8CQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672840v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boubekeur" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672549v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674727v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686901v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kinkelin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708298v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Drapier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830240912" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>