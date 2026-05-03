--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -225,1440 +225,1440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
+                <w:t xml:space="preserve">Disruption of Myd88 in a salmonid epithelioid cell line reveals its contribution to bacterial detection and immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clark</w:t>
+                <w:t xml:space="preserve">Alexander Rebl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Niccolò Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 402 (3), pp.395-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-025-04015-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443764v1</w:t>
+                <w:t xml:space="preserve">hal-05288595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Sébastien Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476583v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent B-cell repertoire remodelling by mRNA, DNA and live attenuated vaccines in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Porter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collins</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mazzolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Mhanna</w:t>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01232-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05206732v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LNP-mRNA vaccine protects fish against rhabdovirus infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune cell-resolved transcriptomics provides insights into the basis for variations of fish genetic resistance to viral disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dean Porter</w:t>
+                <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lambert</w:t>
+                <w:t xml:space="preserve">Mathieu Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Libeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Coiffier</w:t>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126957⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059146v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiomics uncovers the epigenomic and transcriptomic response to viral and bacterial stimulation in turbot.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent B-cell repertoire remodelling by mRNA, DNA and live attenuated vaccines in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Aramburu</w:t>
+                <w:t xml:space="preserve">Andrea Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Gómez-Pardo</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Rodríguez-Villamayor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jesús Lamas</w:t>
+                <w:t xml:space="preserve">Vanessa Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf077⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05299935v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of Myd88 in a salmonid epithelioid cell line reveals its contribution to bacterial detection and immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An LNP-mRNA vaccine protects fish against rhabdovirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rebl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collins</w:t>
+                <w:t xml:space="preserve">Pierre Libeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Vendramin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Céline Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-025-04015-8⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53, pp.126957-126957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.126957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288595v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density genome-wide association study points out major candidate genes for resistance to infectious pancreatic necrosis in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiomics uncovers the epigenomic and transcriptomic response to viral and bacterial stimulation in turbot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Belén Gómez-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Paula Rodríguez-Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Andrés Blanco-Hortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Courant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+                <w:t xml:space="preserve">Jesús Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.giaf077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.04.19.649654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156973v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing fish breeding in aquaculture through genome functional annotation</w:t>
+                <w:t xml:space="preserve">Unexpected regulatory functions of cyprinid Viperin on inflammation and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A Johnston</w:t>
+                <w:t xml:space="preserve">Lise Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew P Kent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">François Huetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Looseley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Bargelloni</w:t>
+                <w:t xml:space="preserve">Doret R. van Muilekom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740589⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527038v1</w:t>
+                <w:t xml:space="preserve">hal-04683932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected regulatory functions of cyprinid Viperin on inflammation and metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct distribution and responses of IgM+, IgT1+ and IgT2+ B cells in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awatif Eltijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Carmen W E Embregts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Huetz</w:t>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doret R. van Muilekom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+                <w:t xml:space="preserve">Jingjing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10566-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1490776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1490776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683932v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct distribution and responses of IgM+, IgT1+ and IgT2+ B cells in common carp</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing fish breeding in aquaculture through genome functional annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen W E Embregts</w:t>
+                <w:t xml:space="preserve">Ian A Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Magadan</w:t>
+                <w:t xml:space="preserve">Matthew P Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Wang</w:t>
+                <w:t xml:space="preserve">Mark Looseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Brugman</w:t>
+                <w:t xml:space="preserve">Luca Bargelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1490776. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 583, pp.740589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1490776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077389v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonid Double-stranded RNA−Dependent Protein Kinase Activates Apoptosis and Inhibits Protein Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bengtén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 76 (1), pp.51-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary diversity of the CD28/CTLA4 family across jawed vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie M.A. Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bengtén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,680 +1941,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and expression of tetraspanin CD9 paralogues in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Symmetric expression of ohnologs encoding conserved antiviral responses in tetraploid common carp suggest absence of subgenome dominance after whole genome duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola E. Dehler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Collet</w:t>
+                <w:t xml:space="preserve">Annemiek Blasweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel A.M. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hendrik Jan Jan Megens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R.G. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Tadmor-Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Lighten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2023.104735⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (6), pp.110723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190790v1</w:t>
+                <w:t xml:space="preserve">hal-04271256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a pharyngeal mucosal lymphoid organ in zebrafish and other teleosts: Tonsils in fish?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Salinas</w:t>
+                <w:t xml:space="preserve">Samuel Novas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adj0101⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1238321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1238321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294675v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric expression of ohnologs encoding conserved antiviral responses in tetraploid common carp suggest absence of subgenome dominance after whole genome duplication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll‐like receptors control the accumulation of neutrophils in lymph nodes that expand CD4 + T cells during experimental autoimmune encephalomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R.G. Goldman</w:t>
+                <w:t xml:space="preserve">Ping Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roni Tadmor-Levi</w:t>
+                <w:t xml:space="preserve">Madlen Rother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Lighten</w:t>
+                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Calderon-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110723⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.2250059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271256v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Phylogeny and expression of tetraspanin CD9 paralogues in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola E. Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel A.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1238321⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.104735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2023.104735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280847v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll‐like receptors control the accumulation of neutrophils in lymph nodes that expand CD4 + T cells during experimental autoimmune encephalomyelitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a pharyngeal mucosal lymphoid organ in zebrafish and other teleosts: Tonsils in fish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madlen Rother</w:t>
+                <w:t xml:space="preserve">Julien Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+                <w:t xml:space="preserve">Maï E. Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+                <w:t xml:space="preserve">Jens Wohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Calderon-Gomez</w:t>
+                <w:t xml:space="preserve">Irene Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (2), pp.2250059. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (44), pp.eadj0101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202250059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adj0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023000v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved and divergent arms of the antiviral response in the duplicated genomes of salmonid fishes</w:t>
               </w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahmir Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Kumar Gundappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Perquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2760,51 +2760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Jiménez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian René Karlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Afanasyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,77 +3002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,77 +3136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-stranded RNA-dependent protein kinase (PKR) in antiviral defence in fish and mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145, pp.104732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell transcriptomics of Atlantic salmon (Salmo salar L.) liver reveals cellular heterogeneity and immunological responses to challenge by Aeromonas salmonicida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,51 +3292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Dobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahmir Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.984799. </w:t>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristianna Felch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bengtén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 123, pp.442-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Magadán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Suurväli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin J. Garroway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (1), pp.129-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manfroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Behi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (8), pp.1335-1349. </w:t>
@@ -4004,4976 +4004,4976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Neutralizing Public Antibody Responses Are an Ancient Form of Defense Conserved in Fish and Mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From IgZ to IgT: A Call for a Common Nomenclature for Immunoglobulin Heavy Chain Genes of Ray-Finned Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Navelsaker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Alex Dornburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bochet</w:t>
+                <w:t xml:space="preserve">Tatsuya Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Criscitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oriol Sunyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100149⟩</w:t>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.343-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/zeb.2021.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327860v1</w:t>
+                <w:t xml:space="preserve">hal-04006886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the T Cell Receptor Alpha/Delta Locus in Salmonids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">The repertoire of vertebrate STAT transcription factors: Origin and variations in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Hracky Paulssen</w:t>
+                <w:t xml:space="preserve">Steve Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.753960. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.103929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.753960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.DCI.2020.103929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434949v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of vertebrate STAT transcription factors: Origin and variations in fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling the T Cell Receptor Alpha/Delta Locus in Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Bird</w:t>
+                <w:t xml:space="preserve">Eva Stina Isabella Edholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Graham Fenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Hracky Paulssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DCI.2020.103929⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.753960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.753960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129753v1</w:t>
+                <w:t xml:space="preserve">hal-03434949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution, 3D Imaging of the Zebrafish Gill-Associated Lymphoid Tissue (GIALT) Reveals a Novel Lymphoid Structure, the Amphibranchial Lymphoid Tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurora L. Kraus</w:t>
+                <w:t xml:space="preserve">Cutting Edge: Neutralizing Public Antibody Responses Are an Ancient Form of Defense Conserved in Fish and Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanawaz Khan</w:t>
+                <w:t xml:space="preserve">Sofie Navelsaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erna Davydova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Pascal Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 207 (2), pp.371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.769901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487856v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New reporter zebrafish line unveils heterogeneity among lymphatic endothelial cells during development</w:t>
+                <w:t xml:space="preserve">High-Resolution, 3D Imaging of the Zebrafish Gill-Associated Lymphoid Tissue (GIALT) Reveals a Novel Lymphoid Structure, the Amphibranchial Lymphoid Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+                <w:t xml:space="preserve">Alf Seljenes Dalum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Do Khoa</w:t>
+                <w:t xml:space="preserve">Aurora L. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Houel</w:t>
+                <w:t xml:space="preserve">Shanawaz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lunazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Erna Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 250 (5), pp.701-716. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvdy.286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.769901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230890v1</w:t>
+                <w:t xml:space="preserve">hal-03487856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of a second rainbow trout line (Arlee) leads to an extended description of the IGH VDJ gene repertoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New reporter zebrafish line unveils heterogeneity among lymphatic endothelial cells during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yniv Palti</w:t>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangtu Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
+                <w:t xml:space="preserve">Nam Do Khoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lunazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.103998⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 250 (5), pp.701-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230900v1</w:t>
+                <w:t xml:space="preserve">hal-03230890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon-dependent response of zebrafish larvae during tilapia lake virus (TiLV) infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaudia Janik</w:t>
+                <w:t xml:space="preserve">Genomic analysis of a second rainbow trout line (Arlee) leads to an extended description of the IGH VDJ gene repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Mojzesz</w:t>
+                <w:t xml:space="preserve">Yniv Palti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niedharsan Pooranachandran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikolaj Adamek</w:t>
+                <w:t xml:space="preserve">Guangtu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.103936. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103936⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 118, pp.103998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171234v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the IRF family in Salmonids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I interferon-dependent response of zebrafish larvae during tilapia lake virus (TiLV) infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Widziolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Clark</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klaudia Janik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Mojzesz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niedharsan Pooranachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12020238⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.103936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162096v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From IgZ to IgT: A Call for a Common Nomenclature for Immunoglobulin Heavy Chain Genes of Ray-Finned Fish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the IRF family in Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oriol Sunyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas C. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.343-345. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/zeb.2021.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes12020238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006886v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of transcriptional response against poly (I:C) and infectious salmon anemia virus (ISAV) in Atlantic salmon kidney (ASK) cell line</w:t>
+                <w:t xml:space="preserve">Lymphoid tissue in teleost gills: Variations on a theme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Magalhães Santos Andresen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Julien Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alf Seljenes Dalum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tor Gjøen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Olaf Laf Koppang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103716⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology9060127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318569v1</w:t>
+                <w:t xml:space="preserve">hal-02883166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysyl-tRNA synthetase produces diadenosine tetraphosphate to curb STING-dependent inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Multiple Approaches and Models to Dissect the Genetic Architecture of Resistance to Infections in Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Valadao</w:t>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Vlachakis</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Polak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. K. Vila</w:t>
+                <w:t xml:space="preserve">Jean François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax3333⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867466v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origin of the P2X7 C-ter region: Capture of an ancient ballast domain by a P2X4-Like gene in ancient jawed vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient CRISPR/Cas9 genome editing in a salmonid fish cell line using a lentivirus delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Gratacap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airi Rump</w:t>
+                <w:t xml:space="preserve">Tim Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olli Pekka Smolander</w:t>
+                <w:t xml:space="preserve">Carola Dehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirje Rüütel Boudinot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00113⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12896-020-00626-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502310v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphoid tissue in teleost gills: Variations on a theme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of transcriptional response against poly (I:C) and infectious salmon anemia virus (ISAV) in Atlantic salmon kidney (ASK) cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Magalhães Santos Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rességuier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tor Gjøen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology9060127⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.103716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2020.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883166v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiple Approaches and Models to Dissect the Genetic Architecture of Resistance to Infections in Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lysyl-tRNA synthetase produces diadenosine tetraphosphate to curb STING-dependent inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Valadao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Fraslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Dimitrios Vlachakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">K. Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Bernardet</w:t>
+                <w:t xml:space="preserve">I. K. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (21), pp.eaax3333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax3333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927380v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient CRISPR/Cas9 genome editing in a salmonid fish cell line using a lentivirus delivery system</w:t>
+                <w:t xml:space="preserve">Evolutionary origin of the P2X7 C-ter region: Capture of an ancient ballast domain by a P2X4-Like gene in ancient jawed vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Gratacap</w:t>
+                <w:t xml:space="preserve">Airi Rump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Regan</w:t>
+                <w:t xml:space="preserve">Olli Pekka Smolander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Dehler</w:t>
+                <w:t xml:space="preserve">Sirje Rüütel Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Jean M. Kanellopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12896-020-00626-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129758v1</w:t>
+                <w:t xml:space="preserve">hal-02502310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cell lines for efficient propagation of koi herpesvirus and infectious salmon anaemia virus</w:t>
+                <w:t xml:space="preserve">Human Peripheral Blood Eosinophils Express High Levels of the Purinergic Receptor P2X4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Eckart</w:t>
+                <w:t xml:space="preserve">Viiu Paalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airi Rump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Yamaguchi</w:t>
+                <w:t xml:space="preserve">Kati Mädo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kati Franzke</w:t>
+                <w:t xml:space="preserve">Marina Teras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven M. Bergmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Birgit Truumees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.181-187. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfd.12921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623991v1</w:t>
+                <w:t xml:space="preserve">hal-02294241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perforin-expressing IGT+ B cell with cytotoxic activity, a novel player in the innate immune response of teleost fish</w:t>
+                <w:t xml:space="preserve">Kinetics of rainbow trout B cell response against VHSV: New insights from head kidney antibody repertoire studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Shibasaki</w:t>
+                <w:t xml:space="preserve">R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumio Takizawa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">S. Magadan-Mompo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriol Sunyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 91, pp.448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.229⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 91, pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176203v1</w:t>
+                <w:t xml:space="preserve">hal-02868478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN-Stimulated Genes in Zebrafish and Humans Define an Ancient Arsenal of Antiviral Immunity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Phylogeny and expression of the tetraspanin CD9 in salmonid cell lines in response to interferon stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900804⟩</w:t>
+              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02891057v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IFN-Stimulated Genes in Zebrafish and Humans Define an Ancient Arsenal of Antiviral Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Laghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (12), pp.3361-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618168v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02891057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral resistance and IFN signaling in STAT2 knockout fish cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armel Houel</w:t>
+                <w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fraslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801376⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622473v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and expression of the tetraspanin CD9 in salmonid cell lines in response to interferon stimulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viral resistance and IFN signaling in STAT2 knockout fish cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola E. Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Lester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Della Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203 (2), pp.465-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1801376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183944v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of mucosal and systemic antibody repertoire after ERM nasal vaccination in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magadán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of primordial organized lymphoid structure in the spleen of teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio F. Takizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized IMGT® Nomenclature of Salmonidae IGH Genes, the Paradigm of Atlantic Salmon and Rainbow Trout: From Genomics to Repertoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Hadi-Saljoqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Afanasyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal vaccination drives modifications of nasal and systemic antibody repertoires in rainbow trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">New cell lines for efficient propagation of koi herpesvirus and infectious salmon anaemia virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Eckart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Franzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven M. Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfd.12921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628163v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What could be the mechanisms of immunological memory in fish?&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Perforin-expressing IGT+ B cell with cytotoxic activity, a novel player in the innate immune response of teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Takizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uwe Fischer</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Sunyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.01.035⟩</w:t>
+              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629268v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish antiviral tripartite motif (trim) proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Nasal vaccination drives modifications of nasal and systemic antibody repertoires in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Salinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1900157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622046v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination of carp against SVCV with an oral DNA vaccine or an insect cells-based subunit vaccine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What could be the mechanisms of immunological memory in fish?&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 85, pp.66-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.028⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 85, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627188v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T cell receptor (TRA) locus in the rabbit (Oryctolagus cuniculus): Genomic features and consequences for invariant T cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fish antiviral tripartite motif (trim) proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201948228⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.724-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628164v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral resistance and interferon signalling in signal transducer and activator of transcription (STAT)-1 and STAT2 knockout salmonids cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collins</w:t>
+                <w:t xml:space="preserve">Vaccination of carp against SVCV with an oral DNA vaccine or an insect cells-based subunit vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W.E. Embregts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Pijlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 91, pp.432-433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.185⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 85, pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886046v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Immunization With Heterologous Viruses Does Not Result in Attrition of the B Cell Memory in Rainbow Trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The T cell receptor (TRA) locus in the rabbit (Oryctolagus cuniculus): Genomic features and consequences for invariant T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02687⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201948228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908268v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFN signaling in inflammation and viral infections: new insights from fish models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viral resistance and interferon signalling in signal transducer and activator of transcription (STAT)-1 and STAT2 knockout salmonids cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Della Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel A. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11030302⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.432-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02170448v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Peripheral Blood Eosinophils Express High Levels of the Purinergic Receptor P2X4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Birgit Truumees</w:t>
+                <w:t xml:space="preserve">Sequential Immunization With Heterologous Viruses Does Not Result in Attrition of the B Cell Memory in Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Navelsaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.02074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294241v1</w:t>
+                <w:t xml:space="preserve">hal-02908268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of rainbow trout B cell response against VHSV: New insights from head kidney antibody repertoire studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">IFN signaling in inflammation and viral infections: new insights from fish models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.429. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11030302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02868478v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell transcriptional analysis reveals ILC-like cells in zebrafish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aau5265⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626389v1</w:t>
+                <w:t xml:space="preserve">hal-04280856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Mercier</w:t>
+                <w:t xml:space="preserve">LAG-3 Inhibitory Receptor Expression Identifies Immunosuppressive Natural Regulatory Plasma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia C. Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- van Duc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Welle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jara Joedicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.120 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849522v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAG-3 Inhibitory Receptor Expression Identifies Immunosuppressive Natural Regulatory Plasma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jara Joedicke</w:t>
+                <w:t xml:space="preserve">Single-cell transcriptional analysis reveals ILC-like cells in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro P. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina M. Strzelecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana F. Robalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (29), pp.eaau5265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.aau5265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622086v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imme Sakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Schierloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280856v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405285v1</w:t>
@@ -8984,64 +8984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of public mMemory B cell clones in fish after antiviral vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Puelma Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,64 +9252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Public Memory B Cell Clones in Fish After Antiviral Vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Puelma Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9371,217 +9371,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTR83, a member of the large fish-specific finTRIM family, triggers IFN pathway and counters viral infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Langevin</w:t>
+                <w:t xml:space="preserve">Preface to the special issue &amp;quot;Impact of omics on comparative immunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Aleksejeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+                <w:t xml:space="preserve">Unni Grimholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Torhy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603371v1</w:t>
+                <w:t xml:space="preserve">hal-02618781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Structural Parameters of Ig–Ag Complexes Yield a Quantitative Description of Interaction Specificity and Binding Affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,481 +9592,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the special issue &amp;quot;Impact of omics on comparative immunology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Specific and Efficient Uptake of Surfactant-Free Poly(Lactic Acid) Nanovaccine Vehicles by Mucosal Dendritic Cells in Adult Zebrafish after Bath Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Line Coolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618781v1</w:t>
+                <w:t xml:space="preserve">hal-01603864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and Efficient Uptake of Surfactant-Free Poly(Lactic Acid) Nanovaccine Vehicles by Mucosal Dendritic Cells in Adult Zebrafish after Bath Immersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserved fever pathways across vertebrates: a herpesvirus expressed decoy tnf-alpha receptor delays behavioral fever in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delaune</w:t>
+                <w:t xml:space="preserve">Krzysztof Rakus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Line Coolen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Maygane Ronsmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Forlenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carla Piazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00190⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.244-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603864v1</w:t>
+                <w:t xml:space="preserve">hal-01602265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved fever pathways across vertebrates: a herpesvirus expressed decoy tnf-alpha receptor delays behavioral fever in fish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Forlenza</w:t>
+                <w:t xml:space="preserve">FTR83, a member of the large fish-specific finTRIM family, triggers IFN pathway and counters viral infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Boutier</w:t>
+                <w:t xml:space="preserve">Elina Aleksejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carla Piazzon</w:t>
+                <w:t xml:space="preserve">Corinne Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (2), pp.244-253. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2017.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602265v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the diversity of Ag specific receptors in vertebrates: Contribution of repertoire deep sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Navelsaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Krasnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75, pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10143,77 +10143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2X4: A fast and sensitive purinergic receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaanus Suurväli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kanellopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirje Rüütel Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (5), pp.245--256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10264,51 +10264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramuscular DNA Vaccination of Juvenile Carp against Spring Viremia of Carp Virus Induces Full Protection and Establishes a Virus-Specific B and T Cell Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen W. E. Embregts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Veselý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10398,90 +10398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of viral neuroinvasion in the zebrafish reveals that Sindbis and chikungunya viruses favour different entry routes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Passoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Palha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan C Mounce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (7), pp.847-857. </w:t>
@@ -10513,5190 +10513,5190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TargetFish - Targeted disease prophylaxis in European fish farming</w:t>
+                <w:t xml:space="preserve">Development of an Efficient Genome Editing Method by CRISPR/Cas9 in a Fish Cell Line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.F. Wiegertjes</w:t>
+                <w:t xml:space="preserve">Carola E Dehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lorenzen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.449-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-016-9708-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630958v1</w:t>
+                <w:t xml:space="preserve">hal-02637113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talk between growth and immunity: coupling of the IGF axis to conserved cytokine pathways in rainbow trout</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">MAIT, MR1, microbes and riboflavin: a paradigm for the co-evolution of invariant TCRs and restricting MHCI-like molecules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2015-2024⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-016-0927-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635356v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time analysis of viral infection: contribution of the zebrafi sh model to visualization and characterization of host/pathogen interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cross talk between growth and immunity: coupling of the IGF axis to conserved cytokine pathways in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Secombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2016.0674⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (5), pp.1942 - 1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602839v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymus-derived regulatory T cells are positively selected on natural self-antigen through cognate interactions of high functional avidity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real time analysis of viral infection: contribution of the zebrafi sh model to visualization and characterization of host/pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.04.018⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2016.0674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637633v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiar characteristics of fish type I interferons</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TargetFish - Targeted disease prophylaxis in European fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Wiegertjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Secombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.52-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604199v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricting nonclassical MHC genes coevolve with TRAV genes used by innate-like T cells in mammals.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thymus-derived regulatory T cells are positively selected on natural self-antigen through cognate interactions of high functional avidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Teyton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+                <w:t xml:space="preserve">Elisa Kieback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Hilgenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1600674113⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (5), pp.1114-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635805v1</w:t>
+                <w:t xml:space="preserve">hal-02637633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish Plzf transcription factors enhance early type I IFN response induced by two non-enveloped RNA viruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+                <w:t xml:space="preserve">The peculiar characteristics of fish type I interferons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Secombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v8110298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02558296v1</w:t>
+                <w:t xml:space="preserve">hal-01604199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Teleost CD4-Bearing Cell Populations Provide Insights into the Evolutionary Origins and Primordial Roles of CD4+ Lymphocytes and CD4+ Macrophages.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Parra</w:t>
+                <w:t xml:space="preserve">Restricting nonclassical MHC genes coevolve with TRAV genes used by innate-like T cells in mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Korytář</w:t>
+                <w:t xml:space="preserve">Luc Teyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600222⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (21), pp.2983-2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1600674113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640116v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAIT, MR1, microbes and riboflavin: a paradigm for the co-evolution of invariant TCRs and restricting MHCI-like molecules?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zebrafish Plzf transcription factors enhance early type I IFN response induced by two non-enveloped RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Aleksejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-016-0927-9⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2015.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533896v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02558296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Efficient Genome Editing Method by CRISPR/Cas9 in a Fish Cell Line.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Teleost CD4-Bearing Cell Populations Provide Insights into the Evolutionary Origins and Primordial Roles of CD4+ Lymphocytes and CD4+ Macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Takizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola E Dehler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Zhen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomáš Korytář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.449-452. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196 (11), pp.4522-4535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-016-9708-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637113v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Crystal Structures Leverage Protein Binding AffinityPredictions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Duox1-derived H2O2 modulates Cxcl8 expression and neutrophil recruitment via JNK/c-JUN/AP-1 signaling and chromatin modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Calado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoriano Mulero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.24946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (4), pp.1523-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1402386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578061v1</w:t>
+                <w:t xml:space="preserve">hal-02638091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Resolution Crystal Structures Leverage Protein Binding AffinityPredictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.24946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179563v2</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ruscanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15458⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634344v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duox1-derived H2O2 modulates Cxcl8 expression and neutrophil recruitment via JNK/c-JUN/AP-1 signaling and chromatin modifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Calado</w:t>
+                <w:t xml:space="preserve">Luca Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoriano Mulero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel J. Macqueen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 194 (4), pp.1523-1533. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1402386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638091v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted innate responses to two viruses in zebrafish: insights into the ancestral repertoire of vertebrate IFN-stimulated genes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Through the looking glass: witnessing host-virus interplay in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Carvalho</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 192 (9), pp.4328-41. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (9), pp.490 - 497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1302611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01108096v1</w:t>
+                <w:t xml:space="preserve">hal-02636777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tetrapod-like repertoire of innate immune receptors and effectors for coelacanths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Contrasted innate responses to two viruses in zebrafish: insights into the ancestral repertoire of vertebrate IFN-stimulated genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Scapigliati</w:t>
+                <w:t xml:space="preserve">Ralph Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192 (9), pp.4328-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1302611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638013v1</w:t>
+                <w:t xml:space="preserve">pasteur-01108096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonids have an extraordinary complex type I IFN system: characterization of the IFN locus in Rainbow trout [i]Oncorhynchus mykiss[/i] reveals two novel IFN subgroups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">A tetrapod-like repertoire of innate immune receptors and effectors for coelacanths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Po-Tsang Lee</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Scapigliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1301796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 322 (6), pp.415 - 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193861v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Salmonids have an extraordinary complex type I IFN system: characterization of the IFN locus in Rainbow trout [i]Oncorhynchus mykiss[/i] reveals two novel IFN subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Gorgoglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G H Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thitiya Summathed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Po-Tsang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 193 (5), pp.2273-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1301796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633156v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-35-producing B cells are critical regulators of immunity during autoimmune and infectious diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ping Shen</w:t>
+                <w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurväli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toralf Roch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12979⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639864v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the looking glass: witnessing host-virus interplay in zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Palha</w:t>
+                <w:t xml:space="preserve">IL-35-producing B cells are critical regulators of immunity during autoimmune and infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toralf Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Lampropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard A O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Stervbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (9), pp.490 - 497. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507 (7492), pp.366-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636777v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted TCRβ diversity of CD8+ and CD8- T cells in rainbow trout</w:t>
+                <w:t xml:space="preserve">Analyses of the radiation of birnaviruses from diverse host phyla and of their evolutionary affinities with other double-stranded RNA and positive strand RNA viruses using robust structure-based multiple sequence alignments and advanced phylogenetic methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fumio F. Takizawa</w:t>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahiba W. Chaara</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A. Lunazzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060175⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000678v1</w:t>
+                <w:t xml:space="preserve">hal-02645508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R4 regulators of G protein signaling (RGS) identify an ancient MHC-linked synteny group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Past, Present, and Future of Immune Repertoire Biology – The Rise of Next-Generation Repertoire Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaanus Suurvaeli</w:t>
+                <w:t xml:space="preserve">Maria Encarnita Mariotti-Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Robert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-012-0661-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649835v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Astonishing Diversity of Ig Classes and B Cell Repertoires in Teleost Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fillatreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fillatreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Susanna Magadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oriol Sunyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleost Fish Mount Complex Clonal IgM and IgT Responses in Spleen upon Systemic Viral Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish ISG15 Exerts a Strong Antiviral Activity against RNA and DNA Viruses and Regulates the Interferon Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted TCRβ diversity of CD8+ and CD8- T cells in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio F. Takizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba W. Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Langevin</w:t>
+                <w:t xml:space="preserve">Aurélie A. Lunazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van Der Aa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+                <w:t xml:space="preserve">Thi Huong T. H. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01294-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02558350v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive survey and genomic characterization of Toll-like receptors (TLRs) in channel catfish, Ictalurus punctatus: identification of novel fish TLRs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R4 regulators of G protein signaling (RGS) identify an ancient MHC-linked synteny group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanus Suurvaeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie M. A. Quiniou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Bengten</w:t>
+                <w:t xml:space="preserve">Sirje Rueuetel Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65 (7), pp.511 - 530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-013-0694-9⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 65 (2), pp.145 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-012-0661-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644771v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to a Rhabdovirus (VHSV) in Rainbow Trout: Identification of a Major QTL Related to Innate Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zebrafish ISG15 Exerts a Strong Antiviral Activity against RNA and DNA Viruses and Regulates the Interferon Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi E. Verrier</w:t>
+                <w:t xml:space="preserve">A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Dorson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Ciobotaru Ciobotaru</w:t>
+                <w:t xml:space="preserve">C. Torhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (18), pp.10025-10036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01294-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001263v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02558350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of correlation between the resistances to two rhabdovirus infections in rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive survey and genomic characterization of Toll-like receptors (TLRs) in channel catfish, Ictalurus punctatus: identification of novel fish TLRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M. A. Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bengten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.369⟩</w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (7), pp.511 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-013-0694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003301v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la résistance aux rhabdovirus chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resistance to a Rhabdovirus (VHSV) in Rainbow Trout: Identification of a Major QTL Related to Innate Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi E. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Torhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2013.0541⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019553v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiviral Innate Immune Response in Fish: Evolution and Conservation of the IFN System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+                <w:t xml:space="preserve">Lack of correlation between the resistances to two rhabdovirus infections in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2013.09.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651425v1</w:t>
+                <w:t xml:space="preserve">hal-01003301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zebrafish as a New Model for the In Vivo Study of Shigella flexneri Interaction with Phagocytes and Bacterial Autophagy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Analyse génétique de la résistance aux rhabdovirus chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003588. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.426-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2013.0541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650798v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Past, Present, and Future of Immune Repertoire Biology – The Rise of Next-Generation Repertoire Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susana Magadan</w:t>
+                <w:t xml:space="preserve">The Antiviral Innate Immune Response in Fish: Evolution and Conservation of the IFN System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Aleksejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Passoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 425 (24), pp.4904-4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2013.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561010v1</w:t>
+                <w:t xml:space="preserve">hal-02651425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the radiation of birnaviruses from diverse host phyla and of their evolutionary affinities with other double-stranded RNA and positive strand RNA viruses using robust structure-based multiple sequence alignments and advanced phylogenetic methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Zebrafish as a New Model for the In Vivo Study of Shigella flexneri Interaction with Phagocytes and Bacterial Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mostowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+                <w:t xml:space="preserve">Laurent Boucontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Maria J. Mazon Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sirianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.3-17. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-13-154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645508v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory chemokines direct and restrict leukocyte migration within live tissues as glycan-bound gradients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Resistance to Rhabdovirus Infection in Teleost Fish Is Paralleled to the Derived Cell Resistance Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Sarris</w:t>
+                <w:t xml:space="preserve">Corinne Tohry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e33935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880492v1</w:t>
+                <w:t xml:space="preserve">hal-01019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, Molecular Characterization and Expression of T Cell Receptor gamma in a Teleost Fish, the Sea Bass (Dicentrarchus labrax, L)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Buonocore</w:t>
+                <w:t xml:space="preserve">FinTRIMs, fish virus-inducible proteins with E3 ubiquitin ligase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laplantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro</w:t>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Randelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Six</w:t>
+                <w:t xml:space="preserve">Lidy van Kemenade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (2), pp.433-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646660v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FinTRIMs, fish virus-inducible proteins with E3 ubiquitin ligase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
+                <w:t xml:space="preserve">Diversification of IFN gamma-inducible CXCb chemokines in cyprinid fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke van Der Aa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Laplantine</w:t>
+                <w:t xml:space="preserve">Magdalena Chadzinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+                <w:t xml:space="preserve">Wouter Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidy van Kemenade</w:t>
+                <w:t xml:space="preserve">Marleen Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 36 (2), pp.433-441. </w:t>
+              <w:t xml:space="preserve">, 2012, 38 (2), pp.243 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644160v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of IFN gamma-inducible CXCb chemokines in cyprinid fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory chemokines direct and restrict leukocyte migration within live tissues as glycan-bound gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Chadzinska</w:t>
+                <w:t xml:space="preserve">Milka Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Derks</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen Scheer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+                <w:t xml:space="preserve">Damien Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (24), pp.2375-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643772v1</w:t>
+                <w:t xml:space="preserve">hal-00880492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+                <w:t xml:space="preserve">Diversity, Molecular Characterization and Expression of T Cell Receptor gamma in a Teleost Fish, the Sea Bass (Dicentrarchus labrax, L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Buonocore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar M. Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
+                <w:t xml:space="preserve">Elisa Randelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000286v1</w:t>
+                <w:t xml:space="preserve">hal-02646660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, molecular characterization and expression of T cell receptor gamma in a teleost fish, the sea bass (Dicentrarchus labrax, L)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Buonocore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Castro</w:t>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Randelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47957. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750236v1</w:t>
+                <w:t xml:space="preserve">hal-01000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resistance to Rhabdovirus Infection in Teleost Fish Is Paralleled to the Derived Cell Resistance Status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Langevin</w:t>
+                <w:t xml:space="preserve">Diversity, molecular characterization and expression of T cell receptor gamma in a teleost fish, the sea bass (Dicentrarchus labrax, L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Tohry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armel Houel</w:t>
+                <w:t xml:space="preserve">E. Randelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+                <w:t xml:space="preserve">Mp Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e33935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033935⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019775v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t>
               </w:r>
@@ -15816,103 +15816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of TRIM proteins: new insights from the complete TRIM repertoire of zebrafish and pufferfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (7), pp.e22022. </w:t>
@@ -15950,90 +15950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early antiviral response and virus-induced genes in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi E. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (12), pp.1204-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16105,51 +16105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.949-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16183,90 +16183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T cell diversity and TcR repertoires in teleost ﬁsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dona Maria Rosario Castro Sequeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16355,64 +16355,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Palha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Colucci-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16457,441 +16457,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02558376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two FoxP3 genes in rainbow trout (Oncorhynchus mykiss) with differential induction patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Analysis of Ifn-gamma 1 and Ifn-gamma 2 Signaling in Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena M. Monte</w:t>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenshu Huang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cornelia Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Sieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2010.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (11), pp.6774 - 6782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668278v1</w:t>
+                <w:t xml:space="preserve">hal-02668502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Analysis of Ifn-gamma 1 and Ifn-gamma 2 Signaling in Zebrafish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Stein</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Sieger</w:t>
+                <w:t xml:space="preserve">Simon Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mazel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Sutada Mungpakdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1000549⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668502v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00544648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Henriet</w:t>
+                <w:t xml:space="preserve">Identification of two FoxP3 genes in rainbow trout (Oncorhynchus mykiss) with differential induction patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiehui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutada Mungpakdee</w:t>
+                <w:t xml:space="preserve">Milena M. Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Wenshu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel A. M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (16), pp.2563 - 2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2010.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1194167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00544648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XC chemokine receptor 1 is a conserved selective marker of mammalian cells homologous to mouse CD8alpha+ dendritic cells.</w:t>
               </w:r>
@@ -17037,51 +17037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Thrandur Bjornsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Snuttan Sundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17130,570 +17130,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse splicing pathways of the membrane IgHM pre-mRNA in a Chondrostean, the Siberian sturgeon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Le système immunitaire des poissons téléostéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.10.009⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2009254405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659932v1</w:t>
+                <w:t xml:space="preserve">hal-02662534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système immunitaire des poissons téléostéens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The B7 family of immunoregulatory receptors: A comparative and evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2009254405⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (3), pp.457-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662534v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B7 family of immunoregulatory receptors: A comparative and evolutionary perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Two Groups of Zebrafish Virus-Induced Interferons Signal via Distinct Receptors with Specific and Shared Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knud Erik Mogensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Hansen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+                <w:t xml:space="preserve">Ole Jensen Hamming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2008.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (6), pp.3924-3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00357155v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Groups of Zebrafish Virus-Induced Interferons Signal via Distinct Receptors with Specific and Shared Chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Diverse splicing pathways of the membrane IgHM pre-mRNA in a Chondrostean, the Siberian sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Lundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siv Strömberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouchenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Pilstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (4), pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0901495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663536v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Antiviral Signaling Protein Plays a Major Role in Induction of the Fish Innate Immune Response against RNA and DNA Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17783,51 +17783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large new subset of TRIM genes highly diversified by duplication and positive selection in teleost fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17835,51 +17835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (7), pp.7. </w:t>
@@ -17917,77 +17917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for large-scale repertoire analysis of immune receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Encarnita Marriotti-Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18102,64 +18102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Torhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 371 (2), pp.350-361. </w:t>
@@ -18191,933 +18191,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the zebrafish IFN receptor: implications for the origin of the vertebrate IFN system.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Réponses antivirales des poissons : de l'interféron aux lymphocytes T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (1), pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150512v1</w:t>
+                <w:t xml:space="preserve">hal-02653970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide range of susceptibility to rhabdoviruses in homozygous clones of rainbow trout</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identification of the zebrafish IFN receptor: implications for the origin of the vertebrate IFN system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178 (7), pp.4385-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.178.7.4385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658950v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costimulatory receptors in jawed vertebrates: Conserved CD28, odd CTLA4 and multiple BTLAs.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide range of susceptibility to rhabdoviruses in homozygous clones of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.510-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00121663v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish genotype significantly influences susceptibility of juvenile rainbow trout, Oncorhynchus mykiss (Walbaum), to waterborne infection with infectious salmon anaemia virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bremont</w:t>
+                <w:t xml:space="preserve">Costimulatory receptors in jawed vertebrates: Conserved CD28, odd CTLA4 and multiple BTLAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (3), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2006.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655735v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses antivirales des poissons : de l'interféron aux lymphocytes T</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Fish genotype significantly influences susceptibility of juvenile rainbow trout, Oncorhynchus mykiss (Walbaum), to waterborne infection with infectious salmon anaemia virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 160 (1), pp.39-44</w:t>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (10), pp.631-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653970v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costimulatory receptors in a teleost fish: typical CD28, elusive CTLA4.</w:t>
+                <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Riteau</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D Hansen</w:t>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth B Phillips</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Michel</w:t>
+                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 176 (7), pp.4191-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.4191⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 176 (7), pp.3942-3949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.3942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00164639v1</w:t>
+                <w:t xml:space="preserve">hal-02656600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional similarity of gut intraepithelial and systemic T cells in a teleost fish</w:t>
+                <w:t xml:space="preserve">Costimulatory receptors in a teleost fish: typical CD28, elusive CTLA4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Six</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Riteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+                <w:t xml:space="preserve">John D Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+                <w:t xml:space="preserve">Ruth B Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Chilmonczyk</w:t>
+                <w:t xml:space="preserve">Frédérique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 176 (7), pp.3942-3949. </w:t>
+              <w:t xml:space="preserve">, 2006, 176 (7), pp.4191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.3942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.176.7.4191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656600v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00164639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infections et immunité des poissons : apport du modèle vSHV/truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19149,346 +19149,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glycoprotein of a fish rhabdovirus profiles the virus-specific T-cell repertoire in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">An Mx1 promoter-reporter system to study interferon pathways in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour A. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Secombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80135-0⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (7-8), pp.793-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2003.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678719v1</w:t>
+                <w:t xml:space="preserve">hal-02683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Mx1 promoter-reporter system to study interferon pathways in rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The glycoprotein of a fish rhabdovirus profiles the virus-specific T-cell repertoire in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2003.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (10), pp.3099-3108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80135-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683144v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhabdovirus infection induces public and private T cell responses in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 167, pp.6202-6209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19513,77 +19513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes viro-induits chez les vertébrés : de la truite aux mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (2), pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19608,90 +19608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral haemorrhagic septicaemia virus induces vig-2, a new interferon-responsive gene in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.383-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19716,51 +19716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesicular stomatitis virus and pseudorabies virus induce a vig 1/cig5 homologue in mouse dendritic cells via different pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19841,51 +19841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vig-1, a new fish gene induced by the rhabdovirus glycoprotein, has a virus-induced homologue in humans and shares conserved motifs with the MoaA family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19893,51 +19893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 73 (3), pp.1846-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19962,90 +19962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined DNA immunization with the glycoprotein gene of viral hemorrhagic septicemia virus and infectious hematopoietic necrosis virus induces double-specific protective immunity and nonspecific response in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Kinkelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Benmansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 249, pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20070,51 +20070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved distribution of λ subtypes from rearranged gene segments to immunoglobulin synthesis in the mouse B cell repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐marie Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20356,51 +20356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catherine-Mezeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dewitte-Orr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01232-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126957" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n G&#243;mez-Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Villamayor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco-Hortas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lamas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rebl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Vendramin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-025-04015-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Johnston" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Kent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Looseley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doret R. van Muilekom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10566-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Eltijani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W E Embregts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brugman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490776" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raffy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2400076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quiniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengt&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-023-01327-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M.A. Quiniou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Rast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ohta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1501934" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E. Dehler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A.M. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Resseguier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; E. Nguyen-Chi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wohlmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salinas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj0101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Blasweiler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan Jan Megens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R.G. Goldman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Tadmor-Levi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Lighten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280847v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Novas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1238321" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Shen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rother" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Stervbo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Lampropoulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calderon-Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ren&#233; Karlsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Afanasyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid M&#248;rk&#248;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104732" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Dobie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianna Felch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.02.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Kraus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Huertas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magad&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2200088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-021-01235-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Pohar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony O'Connor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249845" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Navelsaker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100149" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stina Isabella Edholm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Graham Fenton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hracky Paulssen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Lefranc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.753960" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129753v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bird" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2020.103929" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Seljenes Dalum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora L. Kraus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanawaz Khan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Davydova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.769901" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Do Khoa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.286" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Palti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.103998" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Widziolek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Janik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mojzesz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niedharsan Pooranachandran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Adamek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103936" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020238" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dornburg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Criscitiello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol Sunyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2021.0071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318569v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Magalh&#227;es Santos Andresen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Gj&#248;en" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103716" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867466v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Valadao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3333" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Rump" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Pekka Smolander" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje R&#252;&#252;tel Boudinot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Kanellopoulos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ress&#233;guier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqing Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Olaf Laf Koppang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9060127" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00677" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129758v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gratacap" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Regan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dehler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00626-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eckart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yamaguchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Franzke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M. Bergmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12921" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176203v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shibasaki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Takizawa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ding" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Sunyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.229" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DS8CRJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02891057v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Laghi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900804" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622473v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lester" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Della Pelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Dehler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.186" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883343v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magad&#225;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salinas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.178" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884208v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio F. Takizawa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Krasnov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.172" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Hadi-Saljoqi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02541" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900157" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Fischer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.01.035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622046v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.12.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. Embregts" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Pijlman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kampers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628164v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948228" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.185" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Olesen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02687" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170448v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030302" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viiu Paalme" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;do" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Truumees" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02074" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magadan-Mompo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.175" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro P. Hernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina M. Strzelecka" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Athanasiadis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hall" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Robalo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aau5265" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622086v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Lino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Duc Dang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Welle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara Joedicke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.06.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Puelma Touzel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02115" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968155v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aleksejeva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00617" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675467v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00034" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618781v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Grimholt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.05.006" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603864v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Coolen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00190" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rakus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maygane Ronsmans" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Forlenza" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boutier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carla Piazzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.01.010" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629173v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391818v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kanellopoulos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2017.06.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W. E. Embregts" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pokorova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Lorenzen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01340" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571797v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Passoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan C Mounce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.029231" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630958v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wiegertjes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Secombes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635356v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alzaid" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiehui Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Secombes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2024" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602839v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0674" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637633v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kieback" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hilgenberg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.04.018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604199v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110298" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635805v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teyton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600674113" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558296v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.016" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koryt&#225;&#345;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600222" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-016-0927-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637113v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E Dehler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-016-9708-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578061v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24946" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634344v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tacchi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Macqueen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15458" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638091v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Calado" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Mulero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402386" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01108096v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Carvalho" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302611" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638013v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scapigliati" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22559" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-832VX00W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193861v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Gorgoglione" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G H Taylor" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Summathed" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Tsang Lee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301796" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639864v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Roch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A O'Connor" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12979" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.04.014" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000678v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro Castro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba W. Chaara" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Lunazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong T. H. Dang" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060175" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurvaeli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Rueuetel Boudinot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0661-x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560309v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillatreau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Magadan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00028" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779835v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003098" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558350v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langevin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Aa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torhy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01294-12" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644771v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. A. Quiniou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengten" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0694-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9T405FNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001263v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi E. Verrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Dorson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru Ciobotaru" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055302" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019553v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2013.0541" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651425v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.033" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZK9B2B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650798v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mostowy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boucontet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Mazon Moya" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sirianni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003588" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646660v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Randelli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047957" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644160v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van Der Aa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laplantine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidy van Kemenade" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.08.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN1GQX6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643772v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chadzinska" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Derks" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Scheer" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2012.05.005" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G86ZKLSR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750236v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buonocore" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019775v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tohry" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033935" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000200v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.03.012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSH9GRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644707v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Wilson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2010.12.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650562v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lefranc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.08.016" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TLZDZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558376v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ludwig" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001269" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668278v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Monte" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshu Huang" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.06.015" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB5W8XB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668502v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stein" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sieger" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000549" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655809v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thrandur Bjornsson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Snuttan Sundell" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Johnston" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659932v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lundqvist" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Str&#246;mberg" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pilstrom" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.10.009" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z1FSPRX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662534v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009254405" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357155v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Hansen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.10.007" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLHQ4RNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663536v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Erik Mogensen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Jensen Hamming" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901495" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663722v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamoureux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louise" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lauret" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00404-09" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00400402v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yahmi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-7" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660450v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Marriotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.12.018" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBWSHKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667080v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nobiron" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.022" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150512v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.7.4385" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121663v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.06.003" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB1935F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653970v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00164639v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riteau" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Hansen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth B Phillips" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Michel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.4191" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672162v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683144v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.12.005" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTF8CQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672840v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boubekeur" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672549v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674727v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686901v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kinkelin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708298v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Drapier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830240912" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catherine-Mezeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dewitte-Orr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rebl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Vendramin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-025-04015-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156973v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.19.649654" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taylor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02452-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzolini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01232-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ayad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coiffier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.126957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aramburu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n G&#243;mez-Pardo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Villamayor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Blanco-Hortas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lamas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doret R. van Muilekom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10566-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatif Eltijani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W E Embregts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brugman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1490776" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Johnston" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Kent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Looseley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raffy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2400076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quiniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengt&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-023-01327-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M.A. Quiniou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Rast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Ohta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1501934" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Blasweiler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan Jan Megens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R.G. Goldman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Tadmor-Levi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Lighten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110723" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280847v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Novas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1238321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Shen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rother" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Stervbo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Lampropoulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calderon-Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E. Dehler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A.M. Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104735" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Resseguier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; E. Nguyen-Chi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wohlmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salinas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj0101" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Clark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahmir Naseer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Kumar Gundappa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110663" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Jim&#233;nez-Guerrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ren&#233; Karlsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Afanasyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turid M&#248;rk&#248;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104732" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Dobie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crider" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristianna Felch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2022.02.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Kraus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Huertas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2022.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magad&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2200088" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579490v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Garroway" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-021-01235-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Pohar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anthony O'Connor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manfroi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202249845" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dornburg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Ota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Criscitiello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oriol Sunyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2021.0071" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129753v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bird" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2020.103929" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434949v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stina Isabella Edholm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Graham Fenton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hracky Paulssen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paule Lefranc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.753960" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Navelsaker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bochet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2100149" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Seljenes Dalum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora L. Kraus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanawaz Khan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Davydova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.769901" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Do Khoa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.286" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yniv Palti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtu Gao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.103998" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Widziolek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Janik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mojzesz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niedharsan Pooranachandran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Adamek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103936" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Clark" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020238" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ress&#233;guier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqing Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Olaf Laf Koppang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology9060127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00677" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129758v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gratacap" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Regan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dehler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-020-00626-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318569v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Magalh&#227;es Santos Andresen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Gj&#248;en" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2020.103716" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guerra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Valadao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Vlachakis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Polak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Vila" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax3333" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Rump" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Pekka Smolander" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje R&#252;&#252;tel Boudinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Kanellopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00113" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294241v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viiu Paalme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati M&#228;do" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Truumees" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02074" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magadan-Mompo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.175" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183944v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Dehler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.M. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.186" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02891057v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Laghi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900804" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622473v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lester" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Della Pelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801376" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magad&#225;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salinas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.178" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shibasaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio F. Takizawa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ding" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Krasnov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.172" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Hadi-Saljoqi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02541" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eckart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yamaguchi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Franzke" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven M. Bergmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12921" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Takizawa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Sunyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.229" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DS8CRJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900157" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629268v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Fischer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.01.035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622046v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.12.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627188v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.E. Embregts" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacchi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Pijlman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kampers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.028" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201948228" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.185" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Olesen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02687" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030302" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280856v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Lino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Duc Dang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Welle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara Joedicke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.06.007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro P. Hernandez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina M. Strzelecka" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Athanasiadis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hall" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F. Robalo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aau5265" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Puelma Touzel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02115" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968155v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618781v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Grimholt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hansen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.05.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675467v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00034" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603864v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Coolen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602265v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rakus" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maygane Ronsmans" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Forlenza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boutier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carla Piazzon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.01.010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603371v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aleksejeva" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Torhy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00617" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629173v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.02.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391818v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kanellopoulos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bj.2017.06.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen W. E. Embregts" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vesel&#253;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Pokorova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Lorenzen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01340" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571797v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Passoni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan C Mounce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.029231" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637113v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E Dehler" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-016-9708-6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533896v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-016-0927-9" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635356v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alzaid" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiehui Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Secombes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-2024" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602839v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2016.0674" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630958v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wiegertjes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorenzen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Secombes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fischer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kieback" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hilgenberg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.04.018" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604199v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110298" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635805v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teyton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600674113" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558296v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640116v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Xu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koryt&#225;&#345;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600222" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638091v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia de Oliveira" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Calado" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriano Mulero" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402386" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578061v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24946" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634344v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tacchi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Macqueen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15458" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636777v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.04.014" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01108096v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Carvalho" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302611" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638013v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Buonocore" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scapigliati" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22559" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-832VX00W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Gorgoglione" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G H Taylor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Summathed" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Tsang Lee" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1301796" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639864v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Roch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A O'Connor" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12979" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645508v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-154" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561010v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Six" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Mariotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00413" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01560309v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillatreau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Magadan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00028" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779835v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003098" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000678v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro Castro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba W. Chaara" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Lunazzi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong T. H. Dang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060175" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649835v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurvaeli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Rueuetel Boudinot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-012-0661-x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558350v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langevin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Aa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torhy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01294-12" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644771v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. A. Quiniou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bengten" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0694-9" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9T405FNQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001263v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi E. Verrier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Dorson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Mauger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru Ciobotaru" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055302" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ehanno" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.369" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019553v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2013.0541" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651425v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.033" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZK9B2B9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650798v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mostowy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boucontet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Mazon Moya" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sirianni" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003588" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019775v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tohry" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033935" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644160v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van Der Aa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laplantine" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidy van Kemenade" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.08.010" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN1GQX6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643772v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chadzinska" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Derks" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Scheer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2012.05.005" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G86ZKLSR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646660v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Maria Rosario Castro Sequeiro" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Randelli" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047957" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750236v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buonocore" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randelli" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Lefranc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000200v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.03.012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZSH9GRH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644707v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Wilson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2010.12.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650562v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Lefranc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2010.08.016" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4TLZDZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02558376v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ludwig" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001269" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668502v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stein" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sieger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000549" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668278v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Monte" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshu Huang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2010.06.015" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB5W8XB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493468v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Crozat" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20100223" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655809v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Thrandur Bjornsson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Snuttan Sundell" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Johnston" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662534v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009254405" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357155v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Hansen" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Benmansour" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.10.007" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLHQ4RNJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663536v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knud Erik Mogensen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Jensen Hamming" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0901495" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659932v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lundqvist" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Str&#246;mberg" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pilstrom" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.10.009" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z1FSPRX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663722v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Berre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamoureux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louise" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lauret" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00404-09" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00400402v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yahmi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-7-7" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660450v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarnita Marriotti-Ferrandiz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.12.018" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJBWSHKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667080v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nobiron" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.022" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653970v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150512v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.7.4385" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658950v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorson" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121663v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2006.06.003" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB1935F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655735v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656600v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.3942" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00164639v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Riteau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Hansen" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth B Phillips" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Michel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.176.7.4191" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672162v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683144v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.12.005" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTF8CQW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678719v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Boubekeur" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80135-0" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672840v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Boubekeur" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672549v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674727v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Blanco" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695563v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carrat" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sedlik" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697891v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686901v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Kinkelin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708298v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Drapier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Andr&#233; Cazenave" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanchez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.1830240912" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>