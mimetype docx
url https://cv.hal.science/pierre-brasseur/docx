--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -565,209 +565,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on dire la sexualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Jakšić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dire la sexualité, 40 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.040.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03720413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ne plus pouvoir aimer : le récit de Tristan «vieux, Pd, handicapé»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sicurezza e scienze sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.35-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/siss2021-003003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03613990v2</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-03720413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace contemporain de la formation en sociologie en France: une cartographie à construire</w:t>
               </w:r>
@@ -920,537 +920,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03815785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les économies de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tissot, Gayfriendly. Acceptation et contrôle de l’homosexualité à Paris et à New York</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.433-436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.114.0433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économies numériques de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25, pp.15-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.025.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 25, pp.141-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Jones, Camming: Money, power and pleasure in the sex work industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25, pp.141-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.025.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Economies de la sexualité, 25, pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03142234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How feminist sex toy changed the business of pleasure</w:t>
+                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How Feminist Sex-Toy Stores Changed the Business of Pleasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.341-344. </w:t>
+              <w:t xml:space="preserve">, 2018, pp.339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03836119v2</w:t>
+                <w:t xml:space="preserve">halshs-02152058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How Feminist Sex-Toy Stores Changed the Business of Pleasure</w:t>
+                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How feminist sex toy changed the business of pleasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.339. </w:t>
+              <w:t xml:space="preserve">, 2018, 208, pp.341-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02152058v1</w:t>
+                <w:t xml:space="preserve">halshs-03836119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, genre et sexualité : actualités de la recherche francophone</w:t>
               </w:r>
@@ -2049,196 +2049,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’assistance sexuelle: qu’est-ce-à-dire? Quels enjeux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Detuncq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 123 (3), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.123.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une vocation à aimer l’invalide : la mobilisation ratée de Jean Adnet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Numéro spécial "Parias sexuels", 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224092v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto-Sterling Anne, Corps en tous genres. La dualité des sexes à l’épreuve de la science</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Amateurism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jourdain; Sidonie Naulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Meaning of Extra Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.211-237, 2019, Dynamics of Virtual Work, </w:t>
@@ -4135,234 +4135,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le handicap n’est pas une variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Genre et inégalité sociale de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Mar 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire entrer le handicap dans le cadre sociologique:Le genre comme horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le genre et le sexe de la performance sportive : un bouleversement des catégories ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Bohuon, Anne Schmitt &amp; Matthieu Quidu, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps, c’est lui, l’esprit, c’est elle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Gynécologie : savoirs, pratiques &amp; mobilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04070794v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03833609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposer l’ordre aux désirs chaotiques : sociologie des chartes de vie affective</w:t>
               </w:r>
@@ -4756,670 +4756,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour l’instant, ça va ! : la déprise professionnelle des personnes avec une sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagnacq Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichetti Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regeart Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALTER European Society for Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir, s’investir, s’arrêter : Trajectoires de spectateurs sur les plateformes de sexcamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion Conférence plénière : &amp;quot;Retours sur (l’absence de) la sexualité dans les enquêtes sur la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audition Comité Consultatif National d'Éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition du CCNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capter l’attention, créer sa griffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Médiatiser la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannot see the wood for the trees : A mixed-method analysis of broadcaster typology in an online exam platform*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Finez</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Espagnacq Maude</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Workshop on Webcam Sex Platforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Capter l’attention, créer sa griffe</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invalidité pour les salariés qui ont une sclérose en plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pichetti</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des économistes de la santé, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t>
@@ -5461,64 +5461,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fluidity Between Broadcasting and Consumption on Sex Webcam Platforms,”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flowing Markets - Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,450 +5606,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Handicap, genre et sexualité : bilan bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Litt&amp;Arts, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que consommer de la pornographie veut dire : enquête sur les clients de shows sexuels en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès de l'Association française de sociologie - « Classer, déclasser, reclasser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assisting The Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RN 23 Sexuality - 14th Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquêteur homosexuel et son dispositif d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vandenabeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes en tous genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Nantais de Sociologie, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of success: Broadcasting behaviour, audience, and financial earnings on an online pornography platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423103v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-04162805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting the Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
               </w:r>
@@ -6117,51 +6117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de webcaming : vers la constitution d’un précariat du sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Travail et emploi à l’ère du capitalisme de Plateforme" - Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6199,51 +6199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will webcamming platforms lead to structural sex precariousness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work and employment in an era of platform capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Abdelnour, Pauline Barraud de Lagerie, Sophie Bernard, Julien Gros, Dominique Méda, Arnaud Mias, Luc Sigalo Santos, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6281,51 +6281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Authenticity: Sexcamming as a Fantasized Side Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,165 +6344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre, sexualité et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sexualité, autonomie et handicaps : freins et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille 2, May 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Supporting the sexual life of persons in situations of disability: a social history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750924v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04162807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipliner le sexuel</w:t>
               </w:r>
@@ -6715,165 +6715,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les disabilties studies rencontrent les gender and sexuality studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les désignations disciplinaires et leurs contenus : le paradigme des studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disability and sexuality in France: sketch of a social history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RN 23-Sexuality, 13th Conference of the European Sociological Association.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athénes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725176v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03725147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gueule cassée à l’accompagné sexuel : figures du client en situation de handicap</w:t>
               </w:r>
@@ -7060,191 +7060,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les handicapés, une minorité sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Handicap et technologies de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap et technologies de l’information et de la communication : Une approche par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélien Berthou, Pierre Brasseur, Cristina Popescu, Jun 2015, Maison des Sciences Sociales du Handicap (MSSH) - 236, bis rue de Tolbiac Paris,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750913v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03750928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations, résistances et controverses relatives aux droits à la vie affective et sexuelle depuis 2005</w:t>
               </w:r>
@@ -7640,51 +7640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le handicap au regard de l’intimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Université Lille 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7770,179 +7770,241 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travailler l'intime à distance Travail sexuel numérique, gouvernance algorithmique et reconfiguration des relations d'emploi (2019-2026)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre, sexualité et handicaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Amours Handicapées ? Essai d'une sociologie compréhensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7952,1021 +8014,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles définitions du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles définitions du travail</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir le genre et le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, France. 2024</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sociologie de la sexualité, Toulouse 2, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04294384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité et réseaux sociaux Sociologie du numérique : sociologie du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la santé : Sociologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Introduction à la sociologie de la santé, Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Sociologie de la santé, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Introduction à la sociologie de la santé, Paris, France. 2022</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et démocratie : Sociologie du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention des politiques du handicap à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Dauphine, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sociologie de la sexualité, Toulouse 2, France. 2022</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04049813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Paris Dauphine, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, sexualité et santé : définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Dauphine, France. 2022</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureaucratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sociologie de l'action publique, Nanterre, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2021</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'enfance et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Sociologie des émotions, Université Lille 1, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Paris Dauphine, France. 2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du genre et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sociologie de l'action publique, Nanterre, France. 2021</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance de l'étude du genre dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Genre et Santé, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04049797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8976,286 +9038,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une comparaison de deux travaux sur la vie familiale noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça reste en famille : les intersections entre genre, race et nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szasz, T. S. (1960). The myth of mental illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bon départ : le premier cours en études des familles noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1318477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9265,176 +9327,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinity and health: why men seek medical advice less despite their higher mortality rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.24-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2025.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2025.09.005⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05365733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de l’assistance sexuelle sans parler des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9502,51 +9564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEDE5306"/>
+    <w:nsid w:val="7D555CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9733,51 +9795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brasseur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9786-0191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224243284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127152079141007111021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GLU-9131-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01187-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0822" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613990v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/siss2021-003003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836119v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nayak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083549v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354296v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detuncq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.123.0051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03712361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ackermann-Brasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0340" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276740v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912017v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vandenabeele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ricci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257274v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835433v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048551v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1318477" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brasseur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9786-0191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224243284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127152079141007111021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GLU-9131-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01187-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0822" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613990v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/siss2021-003003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836119v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nayak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083549v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354296v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detuncq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.123.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03712361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ackermann-Brasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0340" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276740v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912017v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vandenabeele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ricci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1318477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.09.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>