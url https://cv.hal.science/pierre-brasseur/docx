--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -401,191 +401,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05272668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös, Désirer comme un homme. Enquête sur les fantasmes et la masculinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.237.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ward Jane, The tragedy of heterosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Chronique bibliographique Genre, 72 (5), pp.822-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.725.0822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833559v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03833566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on dire la sexualité ?</w:t>
               </w:r>
@@ -920,230 +920,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03815785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tissot, Gayfriendly. Acceptation et contrôle de l’homosexualité à Paris et à New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.114.0433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les économies de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25, pp.15-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.025.0015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03022199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économies numériques de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,477 +1266,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03142234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How Feminist Sex-Toy Stores Changed the Business of Pleasure</w:t>
+                <w:t xml:space="preserve">Les handicapés témoins, les valides experts : mobilisations en faveur du droit à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.022.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083549v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How feminist sex toy changed the business of pleasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.339. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2018, 208, pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How feminist sex toy changed the business of pleasure</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836119v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How Feminist Sex-Toy Stores Changed the Business of Pleasure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 208, pp.341-344. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2018, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, genre et sexualité : actualités de la recherche francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nayak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.4362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01895149v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">halshs-02083549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heyberger, L'Histoire anthropométrique</w:t>
               </w:r>
@@ -2049,196 +2049,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une vocation à aimer l’invalide : la mobilisation ratée de Jean Adnet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro spécial "Parias sexuels", 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’assistance sexuelle: qu’est-ce-à-dire? Quels enjeux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Detuncq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, N° 123 (3), pp.51-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.123.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vst.123.0051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01224089v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto-Sterling Anne, Corps en tous genres. La dualité des sexes à l’épreuve de la science</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,70 +2989,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Handicap, genre et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OpenEditions. Paris, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, https://journals.openedition.org/gss/4128, 2018, Genre, sexualité et societé, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.4128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,171 +3165,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182167v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01984479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Amateurism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jourdain; Sidonie Naulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Meaning of Extra Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.211-237, 2019, Dynamics of Virtual Work, </w:t>
@@ -4135,234 +4135,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire entrer le handicap dans le cadre sociologique:Le genre comme horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le genre et le sexe de la performance sportive : un bouleversement des catégories ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Bohuon, Anne Schmitt &amp; Matthieu Quidu, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps, c’est lui, l’esprit, c’est elle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Gynécologie : savoirs, pratiques &amp; mobilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Aubervillers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le handicap n’est pas une variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Genre et inégalité sociale de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833609v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04070794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposer l’ordre aux désirs chaotiques : sociologie des chartes de vie affective</w:t>
               </w:r>
@@ -4480,2909 +4480,2909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bon et mauvais entretien en terrains sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Questions de Méthodes : Socialisation à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04040003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capitalisme sexuel versus travail domestique de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Genre et médias : discours, enjeux, analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Côte d’Azur, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire de l'accompagnement à la vie affective et sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicaps et Sexualités : tabous, réalités, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif interassociatif isérois Vie affective et sexuelle (Afiph, Alhpi, Apajh 38, Aria 38, Sainte Agnès, HandiRéseaux38), Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des catégories du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les catégories du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche en droit et management des services de santé (CRDMS); avec Benoit Crêt et Guillaume Jaubert, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04085949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Socio-histoire de l'accompagnement à la vie affective et sexuelle</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition Comité Consultatif National d'Éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicaps et Sexualités : tabous, réalités, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif interassociatif isérois Vie affective et sexuelle (Afiph, Alhpi, Apajh 38, Aria 38, Sainte Agnès, HandiRéseaux38), Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Audition du CCNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir, s’investir, s’arrêter : Trajectoires de spectateurs sur les plateformes de sexcamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Questions de Méthodes : Socialisation à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l’instant, ça va ! : la déprise professionnelle des personnes avec une sclérose en plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espagnacq Maude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichetti Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeart Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ALTER European Society for Disability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion Conférence plénière : &amp;quot;Retours sur (l’absence de) la sexualité dans les enquêtes sur la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Discussion Conférence plénière : &amp;quot;Retours sur (l’absence de) la sexualité dans les enquêtes sur la classe</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la question genre, sexualité et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Séminaire de Master - Introduction à la sociologie du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Ville; EHESS, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannot see the wood for the trees : A mixed-method analysis of broadcaster typology in an online exam platform*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition du CCNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Webcam Sex Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capter l’attention, créer sa griffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiatiser la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean Finez</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invalidité pour les salariés qui ont une sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jingyue Xing</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des économistes de la santé, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fluidity Between Broadcasting and Consumption on Sex Webcam Platforms,”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flowing Markets - Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la question genre, sexualité et handicap</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisting The Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Master - Introduction à la sociologie du handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Ville; EHESS, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">RN 23 Sexuality - 14th Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquêteur homosexuel et son dispositif d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vandenabeele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Nantais de Sociologie, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The price of success: Broadcasting behaviour, audience, and financial earnings on an online pornography platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bert-Erboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que consommer de la pornographie veut dire : enquête sur les clients de shows sexuels en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès de l'Association française de sociologie - « Classer, déclasser, reclasser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, genre et sexualité : bilan bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Litt&amp;Arts, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisting the Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l'Association française de sociologie - « Classer, déclasser, reclasser »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Session: Disability, Sex, and Gender, American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New-York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes de webcaming : vers la constitution d’un précariat du sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RN 23 Sexuality - 14th Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque International "Travail et emploi à l’ère du capitalisme de Plateforme" - Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'enquêteur homosexuel et son dispositif d'enquête</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will webcamming platforms lead to structural sex precariousness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Vandenabeele</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes en tous genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Nantais de Sociologie, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Work and employment in an era of platform capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Abdelnour, Pauline Barraud de Lagerie, Sophie Bernard, Julien Gros, Dominique Méda, Arnaud Mias, Luc Sigalo Santos, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performing Authenticity: Sexcamming as a Fantasized Side Job</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assisting the Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction « Approches socio-économiques de la sexualité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session: Disability, Sex, and Gender, American Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, New-York, France</w:t>
+              <w:t xml:space="preserve">Approches socio-économiques de la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Finez; Pierre Brasseur; Association Française de Sociologie, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Finez</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les disabilties studies rencontrent les gender and sexuality studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Travail et emploi à l’ère du capitalisme de Plateforme" - Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Les désignations disciplinaires et leurs contenus : le paradigme des studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Finez</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability and sexuality in France: sketch of a social history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work and employment in an era of platform capitalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Abdelnour, Pauline Barraud de Lagerie, Sophie Bernard, Julien Gros, Dominique Méda, Arnaud Mias, Luc Sigalo Santos, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RN 23-Sexuality, 13th Conference of the European Sociological Association.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athénes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Finez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting the sexual life of persons in situations of disability: a social history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, sexualité et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sexualité, autonomie et handicaps : freins et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille 2, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipliner le sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discipliner le sexuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap : nouvelle minorité sexuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Internationale des Sociologues de Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction « Approches socio-économiques de la sexualité »</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité des personnes dépendantes en institution : retour bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches socio-économiques de la sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Finez; Pierre Brasseur; Association Française de Sociologie, Oct 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association internationale des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gueule cassée à l’accompagné sexuel : figures du client en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international — Les échanges sexuels et leurs clients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe politique des personnes en situation de handicap : une comparaison France/États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille, Mar 2016, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sexualité des personnes dépendantes en institution : retour bibliographique</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ matrimonial/sexuel et handicap : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association internationale des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Annual Sexuality Studies Association (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les handicapés, une minorité sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-latino-américain de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et technologies de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap et technologies de l’information et de la communication : Une approche par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélien Berthou, Pierre Brasseur, Cristina Popescu, Jun 2015, Maison des Sciences Sociales du Handicap (MSSH) - 236, bis rue de Tolbiac Paris,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations, résistances et controverses relatives aux droits à la vie affective et sexuelle depuis 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2005 – 2 015 Quel anniversaire pour les personnes handicapées en France ? Un bilan comparé, 10 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, EHESS, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750929v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03750930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistez la sexualité de la personne en situation de handicap : une cause sexuelle pas si nouvelle</w:t>
               </w:r>
@@ -7640,51 +7640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le handicap au regard de l’intimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Université Lille 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8022,771 +8022,771 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Belgique. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles définitions du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Belgique. 2024</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir le genre et le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, France. 2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Sociologie de la santé, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sociologie de la sexualité, Toulouse 2, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilité et réseaux sociaux Sociologie du numérique : sociologie du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la santé : Sociologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction à la sociologie de la santé, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Licence. Sociologie de la santé, Paris, France. 2022</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et démocratie : Sociologie du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention des politiques du handicap à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Dauphine, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Dauphine, France. 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04049813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, sexualité et santé : définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Paris Dauphine, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599806v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03835433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureaucratie</w:t>
               </w:r>
@@ -9564,51 +9564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D555CC5"/>
+    <w:nsid w:val="FE0C2B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9795,51 +9795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brasseur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9786-0191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224243284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127152079141007111021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GLU-9131-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01187-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0822" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613990v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/siss2021-003003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836119v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nayak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083549v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354296v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detuncq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.123.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03712361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ackermann-Brasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0340" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276740v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912017v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vandenabeele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ricci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257264v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1318477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.09.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brasseur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9786-0191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224243284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127152079141007111021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GLU-9131-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01187-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0822" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613990v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/siss2021-003003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083549v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836119v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nayak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354296v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detuncq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.123.0051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03712361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ackermann-Brasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0340" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276740v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912017v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vandenabeele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ricci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1318477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.09.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>