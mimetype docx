--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127152079141007111021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=O4AvHvkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GLU-9131-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -221,91 +242,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'assistance sexuelle : former et transformer la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Brasseur. Presses Universitaires de France, 2024, 978-2-13-084229-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -315,2490 +336,2490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Birth of a Social Problem: Sexual Assistance Advocacy in France (1975–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexuality Research and Social Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13178-025-01187-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13178-025-01187-4⟩</w:t>
+                <w:t xml:space="preserve">halshs-05272668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Jane, The tragedy of heterosexuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chronique bibliographique Genre, 72 (5), pp.822-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös, Désirer comme un homme. Enquête sur les fantasmes et la masculinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 237 (1), pp.265-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.237.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne plus pouvoir aimer : le récit de Tristan «vieux, Pd, handicapé»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicurezza e scienze sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.35-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/siss2021-003003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03613990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on dire la sexualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Jakšić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dire la sexualité, 40 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.040.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03720413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace contemporain de la formation en sociologie en France: une cartographie à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Formation : sociologue, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.5203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03712358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greco (Luca) – Dans les coulisses du genre. La fabrique du soi chez les Drag Kings – Limoges, Lambert-Lucas, 2018. 176 p. Bibliogr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Chronique bibliographique Genre, 72 (5), pp.822-823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0822⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.138-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03815785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économies de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milena Jakšić</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.040.0005⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tissot, Gayfriendly. Acceptation et contrôle de l’homosexualité à Paris et à New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sicurezza e scienze sociali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3280/siss2021-003003⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.114.0433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bataille</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économies numériques de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.141-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Jones, Camming: Money, power and pleasure in the sex work industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Economies de la sexualité, 25, pp.247-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.025.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03142234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How feminist sex toy changed the business of pleasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.341-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836119v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Comella, Vibrator Nation: How Feminist Sex-Toy Stores Changed the Business of Pleasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Formation : sociologue, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.5203⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap, genre et sexualité : actualités de la recherche francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nayak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.4362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">Jean Finez</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01895149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les handicapés témoins, les valides experts : mobilisations en faveur du droit à la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3), pp.139-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.022.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger, L'Histoire anthropométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.014.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mixité au droit : sexualité et intimité dans les institutions accueillant malades et personnes handicapées depuis les années 1970.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lhs.208.0339⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354296v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Illouz Pourquoi l’amour fait mal. L’expérience amoureuse dans la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hély</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.561.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lucie Nayak</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725083v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sexualités et des handicaps : Questions d’intimités,A.Giami, B. Py,A.-M. Toniolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.373-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vocation à aimer l’invalide : la mobilisation ratée de Jean Adnet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gss.4362⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Numéro spécial "Parias sexuels", 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assistance sexuelle: qu’est-ce-à-dire? Quels enjeux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Detuncq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.014.0147⟩</w:t>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 123 (3), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.123.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto-Sterling Anne, Corps en tous genres. La dualité des sexes à l’épreuve de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafer Alisson. Feminist, queer, crip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (4), pp.373-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.298-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...304 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2014.09.008⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03833541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trachman, Le travail pornographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.11591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.11591⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03750938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bouve, Catherine Sellenet, Confier son enfant. L’univers des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ackermann-Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.7343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Chantal Hardy, Cédric Le Bodic (dir.), Prescrire, proscrire. Enjeux non médicaux dans le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.9952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.9952⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03750939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deffains, Bruno Py, Le sexe et la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.6049⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03750940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Merlin, Sourde en centres d'appels. Plaidoyer pour une Distanciation Intégrante envers les personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.1325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2808,1075 +2829,1075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation : sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.4779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.4779⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03300022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, genre et sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nayak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OpenEditions. Paris, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, https://journals.openedition.org/gss/4128, 2018, Genre, sexualité et societé, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.4128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984479v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-03182167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assistantes sexuelles, des travailleuses du sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nanterre; Alexandra Oeser; Maud Simonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work3 : Travail domestique, travail professionnel, travail politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-100, 2023, 9782840165187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre (poche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.340-354, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.renne.2021.01.0340⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03183401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Amateurism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jourdain; Sidonie Naulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Meaning of Extra Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.211-237, 2019, Dynamics of Virtual Work, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-18297-7_8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02276740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et sexualité : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualités, autonomie et handicaps : freins et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04178409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe politique du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap et sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité des personnes en situation de handicap comme problème public et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan; Mariette Le Den; De Luca Barusse Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de la sexualité : avancées et résistances au niveau national et local dans la diffusion des savoirs relatifs à la sexualité à la contraception et à la prévention des IST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01311148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte; Hors collection Sciences Humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 293-305, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.renne.2016.01.0293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.renne.2016.01.0293⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01394131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des relations entre handicap et travail du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Grisélidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, travail du sexe et santé sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.189-199, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3886,100 +3907,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de l'assistance sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lille, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01912017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3989,3804 +4010,3804 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces LGBT qui ne font rien : le travail sous-estimé des drag queens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réexamen des hypothèses sur les différences entre homosexuels et hétérosexuels dans la recherche contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps, c’est lui, l’esprit, c’est elle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Gynécologie : savoirs, pratiques &amp; mobilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Aubervillers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer le handicap dans le cadre sociologique:Le genre comme horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Le genre et le sexe de la performance sportive : un bouleversement des catégories ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anaïs Bohuon, Anne Schmitt &amp; Matthieu Quidu, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap n’est pas une variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Genre et inégalité sociale de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposer l’ordre aux désirs chaotiques : sociologie des chartes de vie affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie intime, affective et sexuelle, des personnes vieillissantes et en situation de handicap Savoirs et interventions sociales pour déconstruire les stéréotypes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master 2 Intervention et Développement Social : Vieillissements &amp; Handicaps, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chartes comme solution rationnelle pour atteindre un objectif raisonnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master - Les dynamiques internationales autour du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Nancy - Master 2 "Marketing et Gestion Commerciale" et "Management des Organisations Sanitaires et Sociales", May 2023, Nancy (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisme sexuel versus travail domestique de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Genre et médias : discours, enjeux, analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Côte d’Azur, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire de l'accompagnement à la vie affective et sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicaps et Sexualités : tabous, réalités, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif interassociatif isérois Vie affective et sexuelle (Afiph, Alhpi, Apajh 38, Aria 38, Sainte Agnès, HandiRéseaux38), Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des catégories du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les catégories du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en droit et management des services de santé (CRDMS); avec Benoit Crêt et Guillaume Jaubert, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon et mauvais entretien en terrains sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Questions de Méthodes : Socialisation à la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04040003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition Comité Consultatif National d'Éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition du CCNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l’instant, ça va ! : la déprise professionnelle des personnes avec une sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagnacq Maude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichetti Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regeart Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ALTER European Society for Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir, s’investir, s’arrêter : Trajectoires de spectateurs sur les plateformes de sexcamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion Conférence plénière : &amp;quot;Retours sur (l’absence de) la sexualité dans les enquêtes sur la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualité et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04257271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannot see the wood for the trees : A mixed-method analysis of broadcaster typology in an online exam platform*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04257271v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Webcam Sex Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capter l’attention, créer sa griffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiatiser la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invalidité pour les salariés qui ont une sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des économistes de la santé, Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fluidity Between Broadcasting and Consumption on Sex Webcam Platforms,”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flowing Markets - Interdisciplinary Market Studies Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la question genre, sexualité et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Master - Introduction à la sociologie du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Ville; EHESS, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...422 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting The Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RN 23 Sexuality - 14th Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquêteur homosexuel et son dispositif d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vandenabeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes en tous genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Nantais de Sociologie, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of success: Broadcasting behaviour, audience, and financial earnings on an online pornography platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que consommer de la pornographie veut dire : enquête sur les clients de shows sexuels en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès de l'Association française de sociologie - « Classer, déclasser, reclasser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap, genre et sexualité : bilan bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prothèses au prisme du genre et de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Litt&amp;Arts, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting the Sexuality of Persons with Disabilities: A Middle-class Sex Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session: Disability, Sex, and Gender, American Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, New-York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de webcaming : vers la constitution d’un précariat du sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Travail et emploi à l’ère du capitalisme de Plateforme" - Paris Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02559417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will webcamming platforms lead to structural sex precariousness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work and employment in an era of platform capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Abdelnour, Pauline Barraud de Lagerie, Sophie Bernard, Julien Gros, Dominique Méda, Arnaud Mias, Luc Sigalo Santos, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Authenticity: Sexcamming as a Fantasized Side Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of SASE (Society for the Advancement of Socio-Economics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supporting the sexual life of persons in situations of disability: a social history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, sexualité et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sexualité, autonomie et handicaps : freins et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille 2, May 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discipliner le sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Ricordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Schlagdenhauffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discipliner le sexuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap : nouvelle minorité sexuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale des Sociologues de Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction « Approches socio-économiques de la sexualité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches socio-économiques de la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Finez; Pierre Brasseur; Association Française de Sociologie, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disability and sexuality in France: sketch of a social history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RN 23-Sexuality, 13th Conference of the European Sociological Association.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athénes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les disabilties studies rencontrent les gender and sexuality studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les désignations disciplinaires et leurs contenus : le paradigme des studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gueule cassée à l’accompagné sexuel : figures du client en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RN 23-Sexuality, 13th Conference of the European Sociological Association.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athénes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque international — Les échanges sexuels et leurs clients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe politique des personnes en situation de handicap : une comparaison France/États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Le corps en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille, Mar 2016, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité des personnes dépendantes en institution : retour bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association internationale des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et technologies de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international — Les échanges sexuels et leurs clients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Handicap et technologies de l’information et de la communication : Une approche par les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélien Berthou, Pierre Brasseur, Cristina Popescu, Jun 2015, Maison des Sciences Sociales du Handicap (MSSH) - 236, bis rue de Tolbiac Paris,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les handicapés, une minorité sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille, Mar 2016, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Colloque franco-latino-américain de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations, résistances et controverses relatives aux droits à la vie affective et sexuelle depuis 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2005 – 2 015 Quel anniversaire pour les personnes handicapées en France ? Un bilan comparé, 10 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, EHESS, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ matrimonial/sexuel et handicap : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Sexuality Studies Association (SSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistez la sexualité de la personne en situation de handicap : une cause sexuelle pas si nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Causes sexuelles : sexualités et mobilisations collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans après que reste-t-il des scripts sexuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT 28 de l’AFS “Recherches en sciences sociales sur la sexualité”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, INED, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant de l’ouvrage de Laurent Heyberger, L’histoire anthropométrique, Berne : Peter Lang, 2011,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Corps et Sciences Sociales. EHESS-MSH Paris Nord, 24 mai.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, EHESS-MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap au regard de l'intimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le handicap au regard de l’intimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Université Lille 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03750914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la misère affective à l’accompagnement sexuel : quelques considérations sociohistoriques autour de la question Amour et Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ceriés, Feb 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7796,215 +7817,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler l'intime à distance Travail sexuel numérique, gouvernance algorithmique et reconfiguration des relations d'emploi (2019-2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, sexualité et handicaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Amours Handicapées ? Essai d'une sociologie compréhensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03725094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8014,1021 +8035,1021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles définitions du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir le genre et le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Mobilisations, genre et identités professionnelles, Bruxelles, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Sociologie de la santé, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sociologie de la sexualité, Toulouse 2, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilité et réseaux sociaux Sociologie du numérique : sociologie du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la santé : Sociologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Introduction à la sociologie de la santé, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et démocratie : Sociologie du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sociologie du numérique, Lille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention des politiques du handicap à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Dauphine, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04049813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Paris Dauphine, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, sexualité et santé : définitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03835433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Socio-histoire des politiques sociales, Paris Dauphine, France. 2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureaucratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sociologie de l'action publique, Nanterre, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sociologie de l'action publique, Nanterre, France. 2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'enfance et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Sociologie des émotions, Université Lille 1, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Sociologie des émotions, Université Lille 1, France. 2019</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du genre et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Genre et Santé, Paris 13, France. 2019</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance de l'étude du genre dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Genre et Santé, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04049797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9038,286 +9059,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ça reste en famille : les intersections entre genre, race et nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison de deux travaux sur la vie familiale noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szasz, T. S. (1960). The myth of mental illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04333542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bon départ : le premier cours en études des familles noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1318477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9327,176 +9348,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinity and health: why men seek medical advice less despite their higher mortality rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.24-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2025.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2025.09.005⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05365733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de l’assistance sexuelle sans parler des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9564,51 +9585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE0C2B53"/>
+    <w:nsid w:val="2E17B317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9795,51 +9816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brasseur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9786-0191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224243284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127152079141007111021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GLU-9131-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01187-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0265" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0822" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613990v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/siss2021-003003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083549v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836119v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nayak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354296v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.05.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725083v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3089" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detuncq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.123.0051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03712361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ackermann-Brasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0340" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276740v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912017v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vandenabeele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ricci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597338v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257303v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835433v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655051v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1318477" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.09.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brasseur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9786-0191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224243284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127152079141007111021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=O4AvHvkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GLU-9131-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-025-01187-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833559v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613990v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/siss2021-003003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.040.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bataille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.114.0433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.025.0245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836119v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.208.0339" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nayak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083549v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0147" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354296v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2016.05.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725083v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2015.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224092v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detuncq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.123.0051" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11591" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03712361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ackermann-Brasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.9952" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1325" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4779" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2021.01.0340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276740v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18297-7_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.renne.2016.01.0293" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01912017v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633834v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espagnacq Maude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichetti Sylvain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regeart Camille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725151v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vandenabeele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Ricordeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750927v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Idier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ricci" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257303v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257274v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1318477" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2025.09.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>