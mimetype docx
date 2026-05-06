--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -100,5114 +100,5114 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’altruisme progresse en Europe. Entretien avec Pierre Bréchon, Propos recueillis par Jean-Marie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.60-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.368.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04846634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes Européens Travailleurs, mais exigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04992245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En Europe, populismes et christianismes sont-ils liés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (2), pp.155-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1117553ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05128254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’altruisme progresse en Europe. Entretien avec Pierre Bréchon, Propos recueillis par Jean-Marie Pottier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des valeurs en Europe. Individualisation croissante, individualisme en baisse, clivages Est/Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 456, pp.43-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.456.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04195837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervieu-Léger Danièle/Schlegel Jean-Louis, Vers l'implosion? Entretiens sur le présent et l'avenir du catholicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452, pp.121-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03940643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervieu-Léger Danièle et Schlegel Jean-Louis, Vers l’implosion ? Entretiens sur le présent et l’avenir du catholicisme. Paris : Seuil, mai 2022, 400 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.452.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bras. Le grand enfumage. Populisme et immigration dans sept pays européens, L’Aube/Fondation Jean Jaurès, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Russes sont-ils adeptes de valeurs illibérales et autoritaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Pottier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.446.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russes et Ukrainiens : des valeurs qui se différencient progressivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.9053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation rising and Individualism declining in France. How can this be explained?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.114-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00139-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating forty years of French politics through the prism of value change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-021-00150-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03227127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Chloé Morin, &amp;quot;Le populisme au secours de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03356254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe : des valeurs en évolution mais toujours aussi clivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'évolution des valeurs des Européens, 443, pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.443.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularisation, théories et empirie en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.301-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.212.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion explique-t-elle les attitudes politiques ? Ce que les enquêtes ISSP dans huit pays de l’Union européenne permettent de conclure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1-2), pp.177-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.281.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rouban, La Matière noire de la démocratie, Sciences po les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02467057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces valeurs qui inspirent les Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 368, pp.60-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sh.368.0060⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Penser par soi-même, 323, pp.48-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.323.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeunes Européens Travailleurs, mais exigeants</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec le coronavirus, des Européens plus solidaires ou plus individualistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Virus de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'évolution des valeurs en Europe. Individualisation croissante, individualisme en baisse, clivages Est/Ouest</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstention aux élections européennes de 2019 : la divine surprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1091, pp.239-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Français en tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 456, pp.43-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/futur.456.0043⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 431, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.431.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hervieu-Léger Danièle/Schlegel Jean-Louis, Vers l'implosion? Entretiens sur le présent et l'avenir du catholicisme</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des &amp;quot;gilets jaunes&amp;quot; ou le retour des valeurs matérialistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "Gilets jaunes": un mouvement révolutionnaire?, 1090, pp.113-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kaufmann. La Fin de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02282213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynié (dir.), Démocraties sous tension : une enquête planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02282218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des valeurs. A propos du livre de Ronald Inglehart, Les transformations culturelles. Comment les valeurs des individus bouleversent le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 452, pp.121-123</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 428, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.428.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Myriam Desert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Français plus tolérants et altruistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Où va la France? Enjeux pour notre temps, Hors-série n°24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.hs24.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02112181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbains et ruraux : de faibles différences de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1093, pp.125-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des pratiques et croyances religieuses d'une génération à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aspects des transmissions familiales entre générations, 2 (156), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.156.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 : entre opinions de la majorité silencieuse et des minorités actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le fait national sous la mondialisation, 120 (1087-1088), pp.199-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain progressiste versus rural populiste. Une opposition beaucoup trop simpliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'urbanisation du monde. Les villes au défi, 112, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.112.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opinions publiques arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 446, pp.37-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/futur.446.0037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 425, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.425.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bras. Le grand enfumage. Populisme et immigration dans sept pays européens, L’Aube/Fondation Jean Jaurès, 2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système des partis et mode de scrutin : quelles évolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Ve République et ses évolutions, 397, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstention et vote blanc : un comportement modéré au premier tour présidentiel, en forte hausse au second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une abstention sans précédent à des législatives plus que jamais de confirmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 119ème année (1083-1084), pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élections beaucoup plus mobilisatrices au second tour qu'au premier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Régionales 2015 : un tournant avant 2017?, 1 (1078)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Sample, Quota Sample: The Teachings of the EVS 2008 Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106315572558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau mode de scrutin départemental, permanence d'une forte abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les départementales 2015 : entre vote sanction, alternances et parité, 1075, pp.45-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens et leur degré de polarisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.26-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.045.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abstention aux élections européennes. Très fréquente, avec des explications plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Elections de crise : municipales, européennes, sénatoriales, 1071-1072, pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une abstention toujours en hausse.Des causes beaucoup plus diversifiées qu’on ne le croit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Elections de crise : municipales, européennes, sénatoriales, 1071-1072, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et valeurs en Europe. Effets sociopolitiques de la dimension religieuse chez les Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2013, mars avril (393), pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Hervieu-Léger Danièle et Schlegel Jean-Louis, Vers l’implosion ? Entretiens sur le présent et l’avenir du catholicisme. Paris : Seuil, mai 2022, 400 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation des sociétés européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 452, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 395, pp.119-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Recension de l'ouvrage de Chloé Morin, &amp;quot;Le populisme au secours de la démocratie ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et valeurs familiales en Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.51-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des enquêtes Valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 p</w:t>
+              <w:t xml:space="preserve">, 2013, 395, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religiosité en Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, pp.105-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élections législatives de confirmation qui mobilisent de moins en moins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving towards a more tolerant society? Attitudes towards immigrants in French politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.106-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-021-00150-0⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.209-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2012.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Europe : des valeurs en évolution mais toujours aussi clivées</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élections présidentielles qui restent mobilisatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.44-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les raisons de l'abstention cantonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1059, pp.34-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence de la théorie de la dualisation de la religion en Suisse, en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Campiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.162-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037768611402607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons de la victoire de l'abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1055, pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe sans valeurs consensuelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Français et des Européens : des temps hiérarchisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153, pp.126-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.153.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abstention progresse encore, mais...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1052, pp.52-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre temps court et temps long de la décision électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (6), pp.1056-1060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de l'appartenance et de la non appartenance confessionnelle dans les grandes enquêtes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (2), pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politische und gesellschaftliche Partizipation in der V. Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankreich Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007, pp.115-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religiosité des Européens : diversité et tendances communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.21-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1047, pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagnes électorales, d'hier à aujourd'hui. De la propagande classique à la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 329, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyances religieuses et choix politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 340, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2007 : élections du changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1044, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.136-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheurs de Dieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, hors-série (8), pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'inscription, logiques d'abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1044, pp.58-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis politiques dans l'expression du suffrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120, pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lambert (1946-2006), In memoriam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (4), pp.969-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.474.0969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de gauche, valeurs de droite et identités religieuses en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (4), pp.725-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.474.0725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens : montée de l'individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L'évolution des valeurs des Européens, 443, pp.5-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 319, pp.43-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...3824 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263790v1</w:t>
-              </w:r>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">halshs-00263855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Religious Voting in France?</w:t>
               </w:r>
@@ -5379,372 +5379,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Europe face aux extrémismes (extrêmes droites et extrêmes gauches)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union locale retraités CFDT Grenoble, Jan 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie politique européenne à la veille des élections du 6-9 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence avant les élections européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire européenne de Grenoble, Jan 2024, Grenoble, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04850000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indifférence religieuse, sans religion et athéisme en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indifférence religieuse, sans religion et athéisme en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCEFR, Centre civique d'études du fait religieux, Mar 2024, Montreuil, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04846597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l'Europe après les élections européennes et législatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Europe après les élections européennes et législatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire européenne de Grenoble (UPEG) et Sciences Po Grenoble UGA, Dec 2024, Sciences Po Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté des jeunes, citoyenneté des plus âgés à la veille des élections européennes du 9 juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elections européennes du 9 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de l'Europe d'Alberville et de la Savoie, May 2024, Alberville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852394v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-04996046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
               </w:r>
@@ -6226,51 +6226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations culturelles et la France des valeurs. Quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6302,648 +6302,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui sont les athées, agnostiques, sans-religion, indifférents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croire et ne pas croire aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFRELCO - Centre d'étude du fait religieux contemporain, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02112162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie en crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été de la CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFDT, Aug 2019, Bierville, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04995961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinions et valeurs autour de la bioéthique : quelles évolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'érudes "Bioéthique.. Et maintenant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abbaye Saint Jacut de la Mer, Mar 2019, Saint Jacut, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02112138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions des systèmes de valeurs en France et en Europe. Quels effets sur les systèmes de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures et transformations des systèmes de santé CALASS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02457168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme des moeurs mais intolérance à l'égard des incivilités : effet d'âge et effet de générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La religion des Français. Evolutions de 1981 à 2018 à partir de données de la European Values Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session thématique : Religiosité : Analyse d' enquêtes quantitataives et qualitatives, internationales et nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Internationale de Sociologie des Religions, Jul 2019, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Opinions et valeurs autour de la bioéthique : quelles évolutions?</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure du bien-vivre : ce qu'apportent les enquêtes sur les valeurs des Européens (EVS)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'érudes "Bioéthique.. Et maintenant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abbaye Saint Jacut de la Mer, Mar 2019, Saint Jacut, France</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique – Forum international pour le BIEN VIVRE - Richesse(s), Bonheur : Quels indicateurs pour inventer demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Démocratie en crise ?</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion explique-t-elle les attitudes politiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été de la CFDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFDT, Aug 2019, Bierville, France. 17 p</w:t>
+              <w:t xml:space="preserve">Cycles de conférences "Démocratie, laïcité et religion" : La religion explique-t-elle les attitudes politiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patronage laïque Jules Vallès, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électorat Macron au premier tour de la présidentielle: un précipité composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Sociologie d'une entreprise politique émergente : Emmanuel Macron et le macronisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESSP (Paris 1) et CERAPS (Lille2), Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701858v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01743004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les électeurs d'Emmanuel Macron et du mouvement La République en marche ?</w:t>
               </w:r>
@@ -7061,648 +7061,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le citoyen à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Belmont-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de tables rondes–débat : citoyens du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de la Paix, Dec 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections législatives et sénatoriales au prisme de la construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire européenne de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les surprises de l'élection présidentielle de 2017 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les surprises de l'élection présidentielle de 2017 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Populaire Européenne de Grenoble - UPEG, Apr 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les croyances et valeurs des européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat des lieux des croyances et pratiques religieuses actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de formation pour l'étude et l'enseignement des religions, Mar 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestantisme(s) et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Luther aux protestants. Enjeux et actualité des 500 ans de la Réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des pratiques et croyances religieuses, d'une génération à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Aspects des transmissions entre générations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFCE/Sciences po, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion explique-t-elle les attitudes politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AFSR 2017 « Partis politiques et religions » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels impacts de la Réforme sur les cultures ? Approche par les enquêtes quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réforme (1517-2017) : Quel héritage pour l'Europe?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris Sorbonne, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653287v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme identitaire et perception des immigrés : analyse des non-positionnements et mesure des évolutions de valeurs</w:t>
               </w:r>
@@ -7984,250 +7984,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le religieux dans les enquêtes quantitatives : ce que cela révèle sur le rapport de la sociologie à l'objet &amp;quot; religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le religieux dans les sciences sociales en France : une légitimité problématique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation politique et sociale en rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre nationale sur les innovations dans le monde rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieux d'Eglise en rural May 2014, Mozas (Isère), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir socialiste et les enjeux du « libéralisme culturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bilan du quinquennat Hollande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d’études PACTE, Jun 2014, Grenoble, MSH Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01494140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring solidarity values: not that easy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bilbao, Spain. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enquête postale efficace ? Les défis de l'ISSP en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8243,126 +8312,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de statistique et Université de Bourgogne, Nov 2014, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01089408v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00997399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chacun pour soi&amp;quot; ou &amp;quot;A chacun son choix&amp;quot; ? L'individualisation des valeurs dans la société française</w:t>
               </w:r>
@@ -8411,743 +8411,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Journée d'études &amp;quot;Politique, engagement, religion... Quelles valeurs partagent les jeunes, quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique est-elle toujours valorisée par les jeunes?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille contemporaine. Comparaison des données françaises de l'ISSP 2002 - 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Congrès de l'Association française de sociologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection présidentielle de 2012 : quelles permanences et quelles évolutions des alignements électoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poids de l'intégration religieuse et des systèmes de valeurs sur le vote. L'élection présidentielle de 2012 comparée aux précédentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des valeurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles valeurs pour servir l'intérêt général ? 9ème Atelier du Centre français des fonds et Fondations (CFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur un processus d'enquête postale. l'administration de l'International Social Survey Programme (ISSP) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Francophone sur les Sondages - SFDS Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dijon, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Europe devient-elle xénophobe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation : Abus, menaces, perspectives. 5ème Festival Géopolitique / Grenoble Ecole de Manatement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de la religiosité sur le système de valeurs des jeunes et des vieux dans l'Union européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la société internationale de sociologie des religions (SISR), Session thématique 5 - Religiosity : Analysis of International and National Quantitative Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Turku, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées d'études &amp;quot;Etre indifférent aujourd'hui en France et en Allemagne : entre religion, spiritualité et sécularisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indifférence religieuse de 1981 à 2008 dans l'Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs des Européens, des Belges et des Flamands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baromètre social de la Wallonie. Cinquième conférence scientifique de IWEPS (Institut wallon de l'évaluation, de la prospective et de la statistique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997181v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00881552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Européens, si proches et si différents</w:t>
               </w:r>
@@ -9554,234 +9554,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laïcité et religions dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité et religions dans l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France. pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recompositions de la dimension droite gauche en Europe de l'Ouest, d'après les données de la European values Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième congrès international des Associations francophones de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolutions des pratiques et des croyances religieuses en Europe de l'Ouest depuis 30 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et économie dans un monde global / Conférence de la Société internationale de Sociologie des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824402v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00819211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité à la française</w:t>
               </w:r>
@@ -9912,234 +9912,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00826553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les multiples facettes de l'identité : famille, profession, santé, territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de valorisation de la recherche de l'INED : Les multiples facettes de l'dientité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs explicatifs de l'abstention : quelles relations entre abstention et processus d'individualisation sur une longue période ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Comment concevoir et saisir les temporalités du vote ? Pour une approche longitudinale de la décision électorale », 9ème Congrès AFSP de Toulouse, septembre 2007, 15 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs vécues et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cohésion sociale du Centre de l'Emploi, des revenus et de la Cohésion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265127v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00263970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les candidatures en 2007: entre fragmentation et resserrement de l'offre électorale</w:t>
               </w:r>
@@ -10364,77 +10364,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Forty Years of French Politics Through Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, pp.246, 2024, 978-3-031-46957-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-46958-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10748,51 +10748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des valeurs. Quarante ans d’évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10845,51 +10845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 17, pp.292, 2017, European Values Sudies, Halman Loek and De Graff Paul, 978-9004341050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004341067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10929,51 +10929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs des Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 285 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10985,288 +10985,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlas des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Futuribles, pp.136, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation française, pp.214, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impact social et politique des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Futuribles, pp.63-153, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00819865v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">halshs-00823307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partis politiques français</w:t>
               </w:r>
@@ -11916,51 +11916,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (128)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12195,706 +12195,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invisibles : Religious and Political Values Among Different Social Classes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Polak Regina; Rohs Patrick. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.9-13, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une progression inattendue de l'altruisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.17-29, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sentiment national puissant, un sentiment européen limité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max-Valentin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.179-190, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les milieux populaires en Europe : quelles croyances et pratiques religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dartevelle Patrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi croit-on en Dieu?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABA éditions (Association Belge des Athées), pp.105-131, 2023, 978-2-931056-09-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04126425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénophobie : plutôt en baisse, mais très clivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.69-79, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée de l'individualisation, mais régression de l'individualisme !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.271-287, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invisibles: Religious and Political Values Among Different Social Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina Polak; Patrick Rohs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Values – Politics – Religion: The European Values Study. In-depth Analysis – Interdisciplinary Perspectives – Future Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 26, Springer, pp.281-311, 2023, Philosophy and Politics - Critical Explorations, 978-3-031-31363-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-311, 2023, 978-3-031-31363-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31364-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05552233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille toujours fortement valorisée, mais de plus en plus individualisée et plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.81-93, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04176287v1</w:t>
-              </w:r>
-[...531 lines deleted...]
-                <w:t xml:space="preserve">halshs-05552233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du premier au second tour présidentiel</w:t>
               </w:r>
@@ -13042,255 +12982,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03781304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Individualisation ou valeurs traditionnelles? Idéal familial, libéralisme des moeurs et valeurs de tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Lardeux, Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.63-80, 2021, Générations désenchantées ? Jeunes et démocratie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Freiheit, Gleichheit, Brüderlichkeit? Empirische Befunde zur Bedentung des republikanishen ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corine Defrance, Ulrich Pfeif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Länderbericht Frankreich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bundeszentrale für politische Bildung, pp.428-436, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défiance politique à son comble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero Ignazi et Dominique Reynié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie politique. Pour Pascal Perrineau.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo les Presses, pp.179-191, 2021, 9782724627206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.reyne.2021.01.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.reyne.2021.01.0179⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03151191v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03353760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'athéisme et de l'indifférence religieuse</w:t>
               </w:r>
@@ -13352,332 +13292,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les naufragés du Parti socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cautrès Bruno, Muxel Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire d'une révolution électorale (2015-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.131-146, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocraties sous tension et European Values Studies : des données convergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocraties sous tension : une enquête planétaire. Volume I, Les enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation pour l'innovation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-105, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02134563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des français en principe tolérants, mais en fait...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02058948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procréation médicalement assistée : justifiée ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02058953v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux familiaux qui continuent de marquer le devenir de chaque génération</w:t>
               </w:r>
@@ -13803,741 +13743,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02058939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.363-372, 2019, Libres cours - Politique, 978-2-7061-4265-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'électorat Macron : un précipité composite à l'avenir incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dolez Bernard; Fretel Julien; Lefebvre Rémi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise Macron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.111-125, 2019, 978-2-7061-4263-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02058973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie lässt sich die Wahl von Emmanuel Macron erklären?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsch-Französisches Institut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankreich Jahrbuch 2018 : Das Phänomen Macron und die Krise der Demokratie in Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.21-40, 2019, 978-3-658-26021-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02108701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quinquennat de François Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.178-186, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Astor</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles qualités encourager chez les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.363-372, 2019, Libres cours - Politique, 978-2-7061-4265-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion publique et valeurs : Analyse comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Déloye, Jean-Michel de Waele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+              <w:t xml:space="preserve">Politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.755-810, 2018, Traités de sciences politiques, 978-2-8027-6077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Deutsch-Französisches Institut. </w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 2050, une société individualisée où les appartenance se relativisent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Désaunay; François de Jouvenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frankreich Jahrbuch 2018 : Das Phänomen Macron und die Krise der Demokratie in Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.21-40, 2019, 978-3-658-26021-7</w:t>
+              <w:t xml:space="preserve">Rapport Vigie 2018 : Comment vivrons-nous ? 20 questions pour 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Futuribles international, pp.157-169, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le religieux dans les enquêtes quantitatives : le refoulé de la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Béraud, Bruno Duriez, Béatrice de Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologues en quête de religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-116, 2018, Sciences des Religions, 978-2-7535-7534-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939797v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01887797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface: Les transformations culturelles. Comment les valeurs des individus bouleversent le monde ?</w:t>
               </w:r>
@@ -14603,415 +14543,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01947877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sociologie de l'athéisme et de l'indifférence religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Lionel Obadia; Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indifférence religieuse et athéisme militant. Penser l’irréligion aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems of Values and Social Classes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-231, 2017, European Values Series, 978-90-04-34106-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">halshs-01524008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.278-284, 2017, European Values Series, 978-90-04-34106-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.1-8, 2017, European Values Series, 978-90-04-34106-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01493601v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems of Values and Social Classes in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.216-231, 2017, European Values Series, 978-90-04-34106-7. </w:t>
+              <w:t xml:space="preserve">, pp.278-284, 2017, European Values Series, 978-90-04-34106-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004341067_014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01524008v1</w:t>
+                <w:t xml:space="preserve">halshs-01524015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Religious Indifference in International Sociological Quantitative Surveys (EVS and ISSP)</w:t>
               </w:r>
@@ -15210,6395 +15150,6395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01494152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Systèmes de valeurs et classes sociales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.205-220, 2014, coll. U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation et individualisme dans les sociétés européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.221-239, 2014, coll. U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.7-13, 2014, coll. U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs des Européens, des Belges et des Wallons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardelli Rébécca; Bornand Thierry; Brunet Sébastien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le baromètre social de la Wallonie. Engagement, confiance, représentation et identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain pp.17-42, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société civiles et élites politiques : le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Colliot-Thélène et Philippe Portier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métamorphose du prince. Politique et culture dans l'espace occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-203, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.265-270, 2014, coll. U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croire religieux des Français, d'après les enquêtes ISSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emma Aubin-Boltanski; Anne-Sophie Lamine; Nathalie Luca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croire en actes. Distance, intensité ou excès?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-115, 2014, Religions en questions, 978-2-343-03393-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00819192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années Sarkozy (2007-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.7-13, 2014, coll. U</w:t>
+              <w:t xml:space="preserve">Encyclopaedia universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia, 18 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...325 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Confiance aux Eglises et image des religions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peur des immigrés, politiques à l'égard des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.90-91, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.122-123, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pratiques collectives, pratiques individuelles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité géographique : du village à l'Europe et au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.94-95, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.10-11, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité spirituelle et connexion personnelle au divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.100-101, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.92-93, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Quelles valeurs communes pour le continent européen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.110-111, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.126-128, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les élections présidentielles dans le système politique français</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement des sondages et des enquêtes : éléments pour un bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.119-175, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d'autorité, confiance dans l'armée et la politce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.42-43, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.5-9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La documentation française, pp.9-20, 2013, Les études</w:t>
+              <w:t xml:space="preserve">, La documentation française, pp.209-212, 2013, Les études</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux dans l'espace central : une percée de François Bayrou très provisoire et fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décision électorale en 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.151-166, 2013, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoirs réciproques entre parents et enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.66, 2013, Atlas, 978-2-200-28781-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croire aux porte-bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.126-128, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.102-103, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'avènement des sondages et des enquêtes : éléments pour un bilan</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer la naissance, le mariage et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.96-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire des couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.20-21, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance et identité religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.88-89, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle confiance dans les institutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.116-117, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation associative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.30-31, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection dans son contexte : candidats et forces en présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.21-78, 2013, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance aux Eglises et image des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.90-91, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques collectives, pratiques individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.94-95, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauche et droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.110-111, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croire à un futur au-delà de ce monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.100-101, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.9-20, 2013, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers sont-ils plus autoritaires et plus xénophobes que les autres groupes sociaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel de Waele, Mathieu Vieira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une droitisation de la classe ouvrière en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.41-68, 2012, Politiques comparées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite à l'épreuve du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Delwit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions de l'Université de Bruxelles, pp.161-170, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis au prisme de la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Audigier; David Colon; Frédric Fogacci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques. Nouveaux regards, Une contribution au renouvellement de l'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.27-33, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des sondages sur la désignation des candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz, Séverine Nicot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cadre juridique de la campagne présidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.47-62, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers de la religiosité : évolutions et influences sur les valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galland Olivier, Roudet Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une jeunesse différente ? Les valeurs des jeunes français depuis 30 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.65-85, 2012, Politiques sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite, entre tradition gaulliste et recomposition unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.45-75, 2011, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abstention. De puissants effets de génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique au fil de l'âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.91-111, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.7-14, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établir un échantillon représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.123-143, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter avec ses valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau, Luc Rouban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La solitude de l'isoloir. Les vrais enjeux de 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, à préciser, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes qualitatives : les principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.17-30, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.205-210, 2011, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyances religieuses et systèmes de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Chenu, Laurent Lesnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France dans les comparaisons internationales. Guide d'accès aux grandes enquêtes statistiques en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.49-66, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.207-210, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes quantitatives : les principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.105-122, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis dans le système politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.9-15, 2011, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter les entretiens non-directifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.83-101, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.7-11, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne (construction religieuse de la personne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azria Régine, Hervieu-Léger Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.886-888, 2010, Quadrige, dicos poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azria Régine, Hervieu-Léger Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1189-1192, 2010, Quadrige, dicos poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia: un monarca republicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianluca Passarelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presidenti della Republicca. Forme di governo a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Giappichelli, pp.97-117, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du matérialisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.103-118, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité, confiance à autrui et sens de l'autre : quels effets politiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.31-46, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation et individualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.13-30, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azria Régine, Hervieu-Léger Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.323-326, 2010, Quadrige dicos poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Individualisation des valeurs ou individualisation des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.251-258, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A breakthrough in comparative social research. The ISSP compared with the Eurobarometer, EVS and ESS surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Haller; Roger Jowell; Tom W. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international social survey programme, 1984 - 2009. Charting the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.28-43, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance et identité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.229-232, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes tendances du comportement électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlipphak Bernd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Demesmay, Manuela Glaab. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir des partis politiques en France et en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.61-81, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union pour un mouvement populaire (UMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopaedia universalis, nouvelle version papier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia universalis, pp.7, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration au catholicisme et valeurs politiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dargent Claude; Duriez Bruno; Liogier Raphaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.23-44, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le porte-bonheur, une croyance populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.255-258, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les itinéraires de couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Jean-François Tchernia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.25-28, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Né en France, né à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.19-21, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je vais bien, le système politique va mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.47-52, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image des Eglises en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.233-235, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance aux institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.293-297, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mache Régis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature dans l'identité sexuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.135-151, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The measurement of religious beliefs in ISSP and EVS surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Haller, Roger Jowell and Tom W. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international social survey programme, 1984 - 2009. Charting the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.337-353, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'insécurité : plutôt à la baisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P, Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.52-54, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme : oui. Révolution, statu quo, terrorisme : non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.289-292, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vol de voitures et consommation de drogues : comportements les plus réprouvés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.114-115, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Values, between Southern and Northern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pettersson Thorleif, Yilmaz Esmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing Values, Persisting Cultures. case Sruides in Value change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.219-245, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Elections présidentielles en France : quarante ans d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.21-66, 2008, Les études de la Documentation Française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00383556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau centrisme électoral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrineau Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote de rupture. Les élections présidentielle et législatives de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de sciences po, pp.175-195, 2008, Chroniques électorales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation Française, pp.119-175, 2013</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.9-20, 2008, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...403 lines deleted...]
-                <w:t xml:space="preserve">Les années Sarkozy (2007-2012)</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V° République (1958-1969) : la République gaullienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Encyclopaedia, 18 p., 2013</w:t>
+              <w:t xml:space="preserve">, Encyclopaedia universalis, pp.00-00, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revanche des partis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La décision électorale en 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.151-166, 2013, Recherches</w:t>
+              <w:t xml:space="preserve">La Constitution de la Ve République. Réflexions pour un cinquantenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.51-64, 2008, les études</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Pierre Bréchon, Frédéric Gonthier. </w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUROBAROMÈTRES, EVS, ISSP, ESS : QUATRE ENQUÊTES INTERNATIONALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gilbert; David Haziza; Anne Ruiz-Gazen; Yves Tillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des Européens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.66, 2013, Atlas, 978-2-200-28781-8</w:t>
+              <w:t xml:space="preserve">Méthodes de sondage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.11-16, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie et sandrine Tolotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.20-21, 2013</w:t>
+              <w:t xml:space="preserve">L'état du monde 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.274-277, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossnational Comparisons of Individual Religiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beckford James A.;Deremath Jay N.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.102-103, 2013</w:t>
+              <w:t xml:space="preserve">Handbook of the Sociology of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage, pp.447-473, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistance des opinions, consistance des études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Xavier; Tchernia Jean-François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.96-97, 2013</w:t>
+              <w:t xml:space="preserve">Étudier l'opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoblle, pp.237-244, 2007, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Quelle confiance dans les institutions?</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement des sondages et des enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...3549 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.9-20, 2008, Etudes</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.105-154, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élection dans son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...373 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.21-66, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00238451v1</w:t>
-              </w:r>
-[...303 lines deleted...]
-                <w:t xml:space="preserve">halshs-00238365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures politiques en Allemagne et en France : approche comparée des résultats de l'enquête sur les valeurs européennes</w:t>
               </w:r>
@@ -21909,6553 +21849,6553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05445022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La proportionnelle, solution à la crise politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français ont envie d'Europe mais la jugent inefficace The Conversation, 25 avril 2024, mis à jour le : 8 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels pouvoirs reste-t-il à Emmanuel Macron ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les enjeux de l'abstention, des européennes aux législatives anticipées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elections européennes : distinguer les enjeux « objectifs » des enjeux perçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'uniforme à l'école, reflet du clivage entre la droite et la gauche?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Européens sont-ils vraiment démocrates ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Europeans really democrats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04766268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrocheurs religieux et convertis : qui sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04766019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an après l'élection d'Emmanuel Macron, que reste-t-il de la « Macronie » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Europe, l'individualisme a nettement régressé ces dix dernières années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04195847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son los Europeos realmente democraas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04766290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler oui… mais pour pouvoir aussi se réaliser en dehors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration : les Français y sont-ils aussi opposés qu’on le dit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séisme aux élections législatives : les leçons à tirer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, 16 p</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs des Européens et sentiment d'appartenance à l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause cachée de la montée de l’abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De 2002 à 2022, comprendre la présence croissante de l'extrême droite aux scrutins présidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Inglehart (1934-2021) In memoriam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.25</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements dans le système de valeurs et religiosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionales et départementales : quels enjeux avant la présidentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les très larges pouvoirs du président français, un atout important</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 mai 81 : une société en pleine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une montée de l’abstention révélatrice d’une transformation de la culture politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des primaires citoyennes, un très bon outil démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 40 ans, la gauche arrivait au pouvoir dans une société en pleine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionales et départementales 2021 : un premier tour aux abonnés absents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote dès 16 ans : une réforme pas nécessaire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyant ou non croyant ? Pas si simple…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Français beaucoup plus solidaires qu'on ne le croit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...579 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02467071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sabe Encyclopedia of the Sociology of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.432-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec le coronavirus, des Européens plus solidaires ou plus individualistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Giscard d'Estaing, the last great leader of France's liberal right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation_3 Décembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyant ou non croyant, pas si simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipales : comment expliquer cette vague abstentionniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipales 2020 : les alliances LREM-LR ou le retour du clivage gauche/droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Giscard d'Estaing : le dernier des grands notables de la droite libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chirac, un &amp;quot;bulldozer&amp;quot; en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chirac, 1932-2019: a political bulldozer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Français, de 1981 à 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les valeurs des Français. Résultats 1981-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baverez Nicolas, &amp;quot;Violence et passions. Défendre la liberté à l'âge de l'histoire universelle&amp;quot;, éditions de l'Observatoire, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘sans religion’ : la nouvelle religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, 6 p</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va la démocratie ? Une enquête internationale de la Fondation pour l'innovation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, 2 p</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une élection présidentielle de toutes les surprises, des législatives très ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports du citoyen à la politique, depuis 1946 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilité et effets des sondages électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populations urbaines, populations rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les primaires, progrès ou recul de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage après la bataille présidentielle: la gauche et la droite, même pas mortes!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l'échec de la droite, les scénarios de la recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolution of France's left and right politics, from the 1789 French Revolution to this year's election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01510747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIBERJ Vincent. &amp;quot;Les citoyens qui viennent. Comment le renouvellement générationnel transforme la politique en France&amp;quot;, Presses universitaires de France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques économiques soutenir ? Les attentes paradoxales de l'opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01626362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique, entre pannes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les surprises de l'élection présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de droite et valeurs de gauche : de la Révolution française aux élections de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertossi, La citoyenneté à la française. Valeurs et réalités, CNRS Editions, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du travail. Résultats pour la France, ISSP 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les valeurs des Français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la direction d’Olivier Galland, La France des inégalités. Réalités et perceptions, Presses universitaires Paris-Sorbonne, 2016, 389 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Muxel (sous la direction de), Temps et politique. Les recompositions de l’identité, SciencesPo les Presses, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Manent, Situation de la France, Desclée de Brouwer, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des élections en Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Auvergne-Rhône-Alpes, le pari gagnant de Laurent Wauquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des électeurs de droite qui se radicalisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an après : un troisième tour à l’ombre du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazi André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mtyajsm6h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Valéry Giscard d'Estaing, the last great leader of France's liberal right</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité nationale. Résultats ISSP 2013 pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation: la révolution silencieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, 6 p</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballet Marion, Peur, espoir, compassion, indignation. L'appel aux émotions dans els campagnes présidentielles (19812007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.1205-1207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, 6 p</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et irreligion. Quels effets sur l'orientation politique et le système de valerus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On pourrait très bien fermer tous les bureaux de vote à 20 heures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vague rose de &amp;quot;quadras&amp;quot; et de femmes. Les succès ministériels soulignent l'état de grâce de la gauche au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des électeurs du centre encore très incertains de leur vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion, le facteur le plus explicatif du vote!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de jeunes et valeurs des militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Boy Daniel, Cautrès Bruno, Sauger Nicolas (direction), Les Français, des Européens comme les autres?, Sciences po les presses, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.788-790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISSP - France - 2010 L'environnement. Résultats commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISSP - France - 2009. Les inégalités sociales. Résultats commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les identités religieuses en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie, diagnostic et problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde sur La France à travers ses valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation progresse, mais pas l'individualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Demesmay, Claire/Stark Hans (dir.): Qui sont les Allemands?, Villeneuve d'Asq: PU du Septentrion, 2006, 326 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.245-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Françoise Champion, Sophie Nizard, Paul Zawardski (direction), Le sacré hors religions, L'Harmattan, coll. Religions en questions,2009, 280 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats ISSP - France -2008 - La religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d'égalité : une mesure difficile mais pleine d'enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des religions en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultat ISSP France 2007 - Les sports et les loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARVAL (Association pour la recherche sur les systèmes de valeurs), Enquête sur les valerus des Français, Résultats 1981-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tchernia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes religieuses et forces politiques en France : les chemins de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clivages de valeurs lors des élections françaises de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une opinion publique européenne ? Questions de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Religion(s) et identité(s) en Europe. L'épreuve du pluriel, Antonela Capelle-Pogàcean, Patrick :Michel, Enzo Pace (direction), Sciences Po Les presses, 2008, 343 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">recension de FORET (François), dir – L'espace public européen à l'épreuve du religieux. – Bruxelles, Université de Bruxelles, Institut d'études européennes, 2007. 259 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ve est-elle populaire dans l'opinion publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V° République (1981-1995) : les années Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La IV° République (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V° République (1969-1981) : la République post-gaullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...3004 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263939v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">halshs-00263762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France. Analyse institutionnelle et politique (1995-2005)</w:t>
               </w:r>
@@ -28653,461 +28593,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment expliquer les opinions sur l'homosexualité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir socialiste et les enjeux du &amp;quot;libéralisme culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01063290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification de l'abstention électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité entre générations: tour d'horizon des initiatives de différents pays européens pour un vieillissement actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président français, un monarque républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00468874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echantillon aléatoire, échantillon par quotas : les enseignements de l'enquête EVS 2008 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une opinion publique européenne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00819883v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazaouis et Cisjordaniens : opinions et valeurs</w:t>
               </w:r>
@@ -29407,337 +29347,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Individualisme et individualisation en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Grenoble Campus, France. 2024, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04846350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête European Values Study (EVS), une grande tradition de recherche sociologique et politologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. L'enquête European Values Study (EVS), une grande tradition de recherche sociologique et politologique, Sciences Po Grenoble, France. 2024, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04992234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des individus qui se veulent de plus en plus libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Cycle sur la liberté, Meylan, France. 2024, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04846505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. L'enquête European Values Study (EVS), une grande tradition de recherche sociologique et politologique, Sciences Po Grenoble, France. 2024, pp.11</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déstabilisantes mais vivantes : comment se construisent les jeunes générations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Grenoble Campus, France. 2024, pp.13</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs sociales des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3ème cycle. Saint Etienne, France. 2021, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912594v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03912603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs politiques des Français : évolutions et tendances</w:t>
               </w:r>
@@ -30016,51 +29956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117553ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.456.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.446.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.452.0121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00150-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00139-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.428.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.431.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.hs24.0070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.425.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.112.0109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315572558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.045.0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Campiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768611402607" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.153.0126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0969" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0725" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01009328v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01995996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belmont-Estrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997399v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265127v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46958-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tchernia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263828v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-sur-les-relations-et-les-cooperations-internationales/77911?srsltid=AfmBOopLSHF6SRkDyEcQZd0Cw7dGQQ6DRvUflptKlQ09Gf3ShB9fXtEb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/penser-par-soi-meme_fr_918.htm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168649v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Valentin Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176273v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpresstiu.pubpub.org/pub/0kye75ni/release/5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26116/09eq-y488" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.reyne.2021.01.0179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.03.0059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondapol.org/wp-content/uploads/2019/05/DOSSIER_FICHES-THEMES_2019_05_17-w.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088972v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058925v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939831v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1641/9782706142246/les-transformations-culturelles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/european-values" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493601v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502601v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671985v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997117v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503251v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997119v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997527v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997587v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997592v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997560v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806829v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997589v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997580v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823327v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997518v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823322v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824501v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806820v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806818v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806815v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822792v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822282v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821060v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822962v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821062v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822950v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822960v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822957v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397662v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlipphak Bernd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263961v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397667v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397657v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263792v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238446v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263782v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399200v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399075v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263759v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916900v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01598059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445022v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996134v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994769v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772279v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176598v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766019v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766268v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221936v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221929v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195847v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176582v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736831v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355872v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355726v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355198v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355764v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353998v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151466v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151060v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467071v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354066v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354263v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522127v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Conversation_3 D&#233;cembre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354115v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354164v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356463v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913159v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810750v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740269v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510747v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524057v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626362v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494326v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495018v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494424v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494941v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511253v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503167v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494162v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494163v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494166v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503231v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495050v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462491v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazi Andr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Patriat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mtyajsm6h" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499681v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499691v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494430v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997265v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997414v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806970v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821044v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821034v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806855v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819225v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824496v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821197v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821196v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399214v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399205v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399222v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518338v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819913v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821194v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399215v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399216v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399206v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399225v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399196v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399197v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399195v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399201v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399179v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399204v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263939v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263739v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263772v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263762v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263735v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399220v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152589v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063290v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066140v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819883v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822289v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819871v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468874v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826563v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446398v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352780v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826586v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846505v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992234v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846350v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912594v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912603v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912622v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913149v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117553ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.456.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.452.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.446.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00139-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00150-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.431.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.428.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.hs24.0070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.112.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.425.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315572558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.045.0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Campiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768611402607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.153.0126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0969" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0725" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01009328v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363847v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belmont-Estrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01995996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997250v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46958-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tchernia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263828v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-sur-les-relations-et-les-cooperations-internationales/77911?srsltid=AfmBOopLSHF6SRkDyEcQZd0Cw7dGQQ6DRvUflptKlQ09Gf3ShB9fXtEb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/penser-par-soi-meme_fr_918.htm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Valentin Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552233v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176287v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpresstiu.pubpub.org/pub/0kye75ni/release/5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26116/09eq-y488" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353021v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.reyne.2021.01.0179" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.03.0059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondapol.org/wp-content/uploads/2019/05/DOSSIER_FICHES-THEMES_2019_05_17-w.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058953v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058925v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058973v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887797v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1641/9782706142246/les-transformations-culturelles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493601v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/european-values" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524010v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502601v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671985v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997119v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997117v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503251v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819926v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997122v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821052v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997491v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823327v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997589v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997597v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997518v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997527v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997578v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806818v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806815v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824501v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822282v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822792v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822950v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821062v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822957v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822962v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397665v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421868v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlipphak Bernd" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397675v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397657v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397672v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397662v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263782v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383556v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238446v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399200v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238451v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916900v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01598059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445022v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994769v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852373v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221929v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766268v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766019v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176598v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195847v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772279v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912265v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913203v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736831v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355726v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353998v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355764v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354263v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467071v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354066v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Conversation_3 D&#233;cembre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354164v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354115v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356463v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913159v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810750v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740269v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520662v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495018v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494318v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494424v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494941v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613352v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520633v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699631v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524057v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494326v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511253v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503167v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494163v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494397v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503231v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494162v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494161v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499691v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495050v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462491v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazi Andr&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Patriat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mtyajsm6h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494430v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997265v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997414v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821044v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806855v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806970v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819225v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821197v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821196v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399215v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399205v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399222v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399214v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518338v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821194v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399216v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399206v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821193v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399225v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399201v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399197v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399196v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399195v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399179v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399204v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263772v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263739v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263762v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263939v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263735v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399220v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152589v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066140v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063290v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819871v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468874v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819883v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446398v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352780v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826586v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846350v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992234v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846505v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912603v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912594v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912622v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913149v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>