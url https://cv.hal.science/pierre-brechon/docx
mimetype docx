--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En Europe, populismes et christianismes sont-ils liés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (2), pp.155-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1117553ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05128254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’altruisme progresse en Europe. Entretien avec Pierre Bréchon, Propos recueillis par Jean-Marie Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 368, pp.60-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.368.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sh.368.0060⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04846634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes Européens Travailleurs, mais exigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 399, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04992245v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-05128254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des valeurs en Europe. Individualisation croissante, individualisme en baisse, clivages Est/Ouest</w:t>
               </w:r>
@@ -489,182 +489,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03940643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervieu-Léger Danièle et Schlegel Jean-Louis, Vers l’implosion ? Entretiens sur le présent et l’avenir du catholicisme. Paris : Seuil, mai 2022, 400 p.</w:t>
+                <w:t xml:space="preserve">Hervé Le Bras. Le grand enfumage. Populisme et immigration dans sept pays européens, L’Aube/Fondation Jean Jaurès, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 452, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bras. Le grand enfumage. Populisme et immigration dans sept pays européens, L’Aube/Fondation Jean Jaurès, 2022</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervieu-Léger Danièle et Schlegel Jean-Louis, Vers l’implosion ? Entretiens sur le présent et l’avenir du catholicisme. Paris : Seuil, mai 2022, 400 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.452.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03912250v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Russes sont-ils adeptes de valeurs illibérales et autoritaires?</w:t>
               </w:r>
@@ -813,209 +813,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualisation rising and Individualism declining in France. How can this be explained?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+                <w:t xml:space="preserve">Investigating forty years of French politics through the prism of value change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.114-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-020-00139-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-021-00150-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03352827v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03227127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation rising and Individualism declining in France. How can this be explained?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.106-113. </w:t>
+              <w:t xml:space="preserve">, 2021, 19 (2-3), pp.114-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-021-00150-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00139-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03227127v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03352827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Chloé Morin, &amp;quot;Le populisme au secours de la démocratie ?</w:t>
               </w:r>
@@ -1531,3683 +1531,3683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstention aux élections européennes de 2019 : la divine surprise</w:t>
+                <w:t xml:space="preserve">Urbains et ruraux : de faibles différences de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1091, pp.239-249</w:t>
+              <w:t xml:space="preserve">, 2019, 1093, pp.125-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02183911v1</w:t>
+                <w:t xml:space="preserve">halshs-02495626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des &amp;quot;gilets jaunes&amp;quot; ou le retour des valeurs matérialistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, "Gilets jaunes": un mouvement révolutionnaire?, 1090, pp.113-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kaufmann. La Fin de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02282213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynié (dir.), Démocraties sous tension : une enquête planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02282218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs des Français en tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 431, pp.55-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/futur.431.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le mouvement des &amp;quot;gilets jaunes&amp;quot; ou le retour des valeurs matérialistes ?</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstention aux élections européennes de 2019 : la divine surprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, "Gilets jaunes": un mouvement révolutionnaire?, 1090, pp.113-120</w:t>
+              <w:t xml:space="preserve">, 2019, 1091, pp.239-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...152 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des valeurs. A propos du livre de Ronald Inglehart, Les transformations culturelles. Comment les valeurs des individus bouleversent le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 428, pp.17-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.428.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/futur.428.0017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02025258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Français plus tolérants et altruistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Où va la France? Enjeux pour notre temps, Hors-série n°24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.hs24.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sh.hs24.0070⟩</w:t>
+                <w:t xml:space="preserve">halshs-02112181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opinions publiques arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 425, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.425.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbains et ruraux : de faibles différences de valeurs</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des pratiques et croyances religieuses d'une génération à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aspects des transmissions familiales entre générations, 2 (156), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.156.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 68 : entre opinions de la majorité silencieuse et des minorités actives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1093, pp.125-135</w:t>
+              <w:t xml:space="preserve">, 2018, Le fait national sous la mondialisation, 120 (1087-1088), pp.199-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transmission des pratiques et croyances religieuses d'une génération à l'autre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain progressiste versus rural populiste. Une opposition beaucoup trop simpliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.156.0011⟩</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'urbanisation du monde. Les villes au défi, 112, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.112.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mai 68 : entre opinions de la majorité silencieuse et des minorités actives</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système des partis et mode de scrutin : quelles évolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Ve République et ses évolutions, 397, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstention et vote blanc : un comportement modéré au premier tour présidentiel, en forte hausse au second</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le fait national sous la mondialisation, 120 (1087-1088), pp.199-208</w:t>
+              <w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbain progressiste versus rural populiste. Une opposition beaucoup trop simpliste</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une abstention sans précédent à des législatives plus que jamais de confirmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 119ème année (1083-1084), pp.143-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les opinions publiques arabes</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élections beaucoup plus mobilisatrices au second tour qu'au premier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Régionales 2015 : un tournant avant 2017?, 1 (1078)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Sample, Quota Sample: The Teachings of the EVS 2008 Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106315572558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau mode de scrutin départemental, permanence d'une forte abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les départementales 2015 : entre vote sanction, alternances et parité, 1075, pp.45-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens et leur degré de polarisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.26-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.045.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abstention aux élections européennes. Très fréquente, avec des explications plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Elections de crise : municipales, européennes, sénatoriales, 1071-1072, pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une abstention toujours en hausse.Des causes beaucoup plus diversifiées qu’on ne le croit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Elections de crise : municipales, européennes, sénatoriales, 1071-1072, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et valeurs en Europe. Effets sociopolitiques de la dimension religieuse chez les Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 425, pp.5-19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, mars avril (393), pp.75-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Système des partis et mode de scrutin : quelles évolutions?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation des sociétés européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, pp.119-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religiosité en Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, pp.105-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des enquêtes Valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et valeurs familiales en Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.51-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving towards a more tolerant society? Attitudes towards immigrants in French politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.209-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2012.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élections présidentielles qui restent mobilisatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.44-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des élections législatives de confirmation qui mobilisent de moins en moins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1063-1064, pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les raisons de l'abstention cantonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1059, pp.34-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence de la théorie de la dualisation de la religion en Suisse, en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Campiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.162-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037768611402607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons de la victoire de l'abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1055, pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Europe sans valeurs consensuelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de l'appartenance et de la non appartenance confessionnelle dans les grandes enquêtes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (2), pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Français et des Européens : des temps hiérarchisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153, pp.126-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.153.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abstention progresse encore, mais...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1052, pp.52-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre temps court et temps long de la décision électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (6), pp.1056-1060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politische und gesellschaftliche Partizipation in der V. Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankreich Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007, pp.115-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religiosité des Européens : diversité et tendances communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.21-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1047, pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'inscription, logiques d'abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1044, pp.58-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagnes électorales, d'hier à aujourd'hui. De la propagande classique à la communication politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 329, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyances religieuses et choix politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La Ve République et ses évolutions, 397, pp.26-31</w:t>
+              <w:t xml:space="preserve">, 2007, 340, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abstention et vote blanc : un comportement modéré au premier tour présidentiel, en forte hausse au second</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2007 : élections du changement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 1083-1084, pp.61-72</w:t>
+              <w:t xml:space="preserve">, 2007, 1044, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une abstention sans précédent à des législatives plus que jamais de confirmation</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Elections 2017 : implosion et nouvelle donne, 119ème année (1083-1084), pp.143-155</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.136-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des élections beaucoup plus mobilisatrices au second tour qu'au premier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures des Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Régionales 2015 : un tournant avant 2017?, 1 (1078)</w:t>
+              <w:t xml:space="preserve">Chercheurs de Dieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, hors-série (8), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...392 lines deleted...]
-                <w:t xml:space="preserve">Religion et valeurs en Europe. Effets sociopolitiques de la dimension religieuse chez les Européens</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, mars avril (393), pp.75-87</w:t>
+              <w:t xml:space="preserve">, 2006, 319, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'individualisation des sociétés européennes</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lambert (1946-2006), In memoriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (4), pp.969-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.474.0969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Religion et valeurs familiales en Europe de l'Ouest</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis politiques dans l'expression du suffrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.51-69</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120, pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'apport des enquêtes Valeurs</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de gauche, valeurs de droite et identités religieuses en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (4), pp.725-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.474.0725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...556 lines deleted...]
-                <w:t xml:space="preserve">Une Europe sans valeurs consensuelles?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens : montée de l'individualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rue Saint Guillaume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 160, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2006, 144, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1199 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263855v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00263790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is There Religious Voting in France?</w:t>
               </w:r>
@@ -5379,372 +5379,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté des jeunes, citoyenneté des plus âgés à la veille des élections européennes du 9 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections européennes du 9 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Europe d'Alberville et de la Savoie, May 2024, Alberville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Europe face aux extrémismes (extrêmes droites et extrêmes gauches)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union locale retraités CFDT Grenoble, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie politique européenne à la veille des élections du 6-9 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence avant les élections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université populaire européenne de Grenoble, Jan 2024, Grenoble, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04850000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indifférence religieuse, sans religion et athéisme en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indifférence religieuse, sans religion et athéisme en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCEFR, Centre civique d'études du fait religieux, Mar 2024, Montreuil, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04846597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France et l'Europe après les élections européennes et législatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l’Europe après les élections européennes et législatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université populaire européenne de Grenoble (UPEG) et Sciences Po Grenoble UGA, Dec 2024, Sciences Po Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04996046v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04852394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
               </w:r>
@@ -6226,51 +6226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations culturelles et la France des valeurs. Quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6302,579 +6302,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La religion des Français. Evolutions de 1981 à 2018 à partir de données de la European Values Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session thématique : Religiosité : Analyse d' enquêtes quantitataives et qualitatives, internationales et nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Internationale de Sociologie des Religions, Jul 2019, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui sont les athées, agnostiques, sans-religion, indifférents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croire et ne pas croire aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFRELCO - Centre d'étude du fait religieux contemporain, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie en crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été de la CFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFDT, Aug 2019, Bierville, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04995961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinions et valeurs autour de la bioéthique : quelles évolutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'érudes "Bioéthique.. Et maintenant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abbaye Saint Jacut de la Mer, Mar 2019, Saint Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02112138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolutions des systèmes de valeurs en France et en Europe. Quels effets sur les systèmes de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures et transformations des systèmes de santé CALASS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02457168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme des moeurs mais intolérance à l'égard des incivilités : effet d'âge et effet de générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02363847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La religion des Français. Evolutions de 1981 à 2018 à partir de données de la European Values Study</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion explique-t-elle les attitudes politiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session thématique : Religiosité : Analyse d' enquêtes quantitataives et qualitatives, internationales et nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Internationale de Sociologie des Religions, Jul 2019, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Cycles de conférences "Démocratie, laïcité et religion" : La religion explique-t-elle les attitudes politiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patronage laïque Jules Vallès, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du bien-vivre : ce qu'apportent les enquêtes sur les valeurs des Européens (EVS)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique – Forum international pour le BIEN VIVRE - Richesse(s), Bonheur : Quels indicateurs pour inventer demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810825v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01743004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électorat Macron au premier tour de la présidentielle: un précipité composite</w:t>
               </w:r>
@@ -7061,648 +7061,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La religion explique-t-elle les attitudes politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AFSR 2017 « Partis politiques et religions » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels impacts de la Réforme sur les cultures ? Approche par les enquêtes quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réforme (1517-2017) : Quel héritage pour l'Europe?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Sorbonne, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections législatives et sénatoriales au prisme de la construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire européenne de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les surprises de l'élection présidentielle de 2017 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Oberdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les surprises de l'élection présidentielle de 2017 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Populaire Européenne de Grenoble - UPEG, Apr 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le citoyen à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Belmont-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de tables rondes–débat : citoyens du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École de la Paix, Dec 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les croyances et valeurs des européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat des lieux des croyances et pratiques religieuses actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de formation pour l'étude et l'enseignement des religions, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protestantisme(s) et valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Luther aux protestants. Enjeux et actualité des 500 ans de la Réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des pratiques et croyances religieuses, d'une génération à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Aspects des transmissions entre générations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OFCE/Sciences po, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671995v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme identitaire et perception des immigrés : analyse des non-positionnements et mesure des évolutions de valeurs</w:t>
               </w:r>
@@ -7984,165 +7984,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovation politique et sociale en rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre nationale sur les innovations dans le monde rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lieux d'Eglise en rural May 2014, Mozas (Isère), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le religieux dans les enquêtes quantitatives : ce que cela révèle sur le rapport de la sociologie à l'objet &amp;quot; religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le religieux dans les sciences sociales en France : une légitimité problématique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997399v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01494105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir socialiste et les enjeux du « libéralisme culturel »</w:t>
               </w:r>
@@ -8411,112 +8411,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'élection présidentielle de 2012 : quelles permanences et quelles évolutions des alignements électoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poids de l'intégration religieuse et des systèmes de valeurs sur le vote. L'élection présidentielle de 2012 comparée aux précédentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des valeurs en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles valeurs pour servir l'intérêt général ? 9ème Atelier du Centre français des fonds et Fondations (CFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur un processus d'enquête postale. l'administration de l'International Social Survey Programme (ISSP) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Francophone sur les Sondages - SFDS Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dijon, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journée d'études &amp;quot;Politique, engagement, religion... Quelles valeurs partagent les jeunes, quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique est-elle toujours valorisée par les jeunes?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille contemporaine. Comparaison des données françaises de l'ISSP 2002 - 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8532,346 +8821,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrès de l'Association française de sociologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881552v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">halshs-00997296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe devient-elle xénophobe?</w:t>
               </w:r>
@@ -9912,165 +9912,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00826553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les facteurs explicatifs de l'abstention : quelles relations entre abstention et processus d'individualisation sur une longue période ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Comment concevoir et saisir les temporalités du vote ? Pour une approche longitudinale de la décision électorale », 9ème Congrès AFSP de Toulouse, septembre 2007, 15 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les multiples facettes de l'identité : famille, profession, santé, territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de valorisation de la recherche de l'INED : Les multiples facettes de l'dientité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263970v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00399103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs vécues et représentations</w:t>
               </w:r>
@@ -10324,117 +10324,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+        <w:t xml:space="preserve">Ouvrages (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Forty Years of French Politics Through Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, pp.246, 2024, 978-3-031-46957-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-46958-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10654,1285 +10654,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02901874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant ? Penser l’irréligion aujourd’hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
+                <w:t xml:space="preserve">La France des valeurs. Quarante ans d’évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2019, 9782706142659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974558v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">La France des valeurs. Quarante ans d’évolutions</w:t>
+                <w:t xml:space="preserve">halshs-02044997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 17, pp.292, 2017, European Values Sudies, Halman Loek and De Graff Paul, 978-9004341050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 285 p., 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact social et politique des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Futuribles, pp.63-153, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Futuribles, pp.136, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brill, 17, pp.292, 2017, European Values Sudies, Halman Loek and De Graff Paul, 978-9004341050. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Armand Colin, pp.128, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les valeurs des Européens</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation française, pp.214, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis politiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.211, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, pp.232, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 285 p., 2014</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.301, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atlas des Européens</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France aux urnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation française, pp.316, 2009, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, pp.128, 2013</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tchernia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre; Tchernia Jean-François. Armand Colin, pp.320, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Futuribles, pp.136, 2013</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoiree politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. La Documentation française, pp.183, 2008, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La documentation française, pp.214, 2013</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les présidentielles. Elire un président sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubanel, pp.160, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Futuribles, pp.63-153, 2013</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2007 : élections du changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue politique et parlementaire, pp.253, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Documentation française, pp.211, 2011</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements et attitudes politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, pp.240, 2006, Politique en plus, Pierre Bréchon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble, pp.232, 2011</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultures politiques des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Annie Laurent; Pascal Perrineau. Presses de Sciences Po, pp.426, 2000, 9782724608021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...418 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11942,493 +11867,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs des Ukrainiens, des années d'avant-guerre à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Deschaux-Dutard; Fabien Terpan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre en Ukraine, facteur d'intégration ou de désintégration européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.223-237, 2025, Droit &amp; science politique, 978-2-38600-094-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique, démocratie et religion dans le monde arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burdy Jean-Paul; Sayah Jamil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions sur les relations et les coopérations internationales. Mélanges offerts à Jean Marcou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diversités, 978-2-336-49975-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04978254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces valeurs qui inspirent les Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maud Navarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser par soi-même</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-78, 2024, 978-2-36106-886-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une famille toujours fortement valorisée, mais de plus en plus individualisée et plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.9-13, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.81-93, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Une progression inattendue de l'altruisme</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.17-29, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.9-13, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Max-Valentin Robert</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une progression inattendue de l'altruisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.17-29, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sentiment national puissant, un sentiment européen limité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max-Valentin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Européens et leurs valeurs. Entre individualisme et individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.179-190, 2023, Libres Cours Politique, 978-2-7061-5162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04176301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -12741,1524 +12739,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05552233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille toujours fortement valorisée, mais de plus en plus individualisée et plurielle</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Du premier au second tour présidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrineau Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vote clivé. Les élections présidentielle et législatives d'avril et juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.225-237, 2022, Grand format, 978-2-7061-5297-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do changes in the EVS questionnaire reveal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luijkx Ruud; Reeskens Tim; Sieben Inge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflections on European values. Honouring Loek Halman's contribution to the European Values Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Press Tilburg University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-113, 2022, 9789403658773. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Press Tilburg University</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.26116/09eq-y488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03781304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualisation ou valeurs traditionnelles? Idéal familial, libéralisme des moeurs et valeurs de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux, Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.63-80, 2021, Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freiheit, Gleichheit, Brüderlichkeit? Empirische Befunde zur Bedentung des republikanishen ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corine Defrance, Ulrich Pfeif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Länderbericht Frankreich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bundeszentrale für politische Bildung, pp.428-436, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défiance politique à son comble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero Ignazi et Dominique Reynié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie politique. Pour Pascal Perrineau.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo les Presses, pp.179-191, 2021, 9782724627206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.reyne.2021.01.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'athéisme et de l'indifférence religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon Pierre, Zwilling Anne-Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indifférence religieuse ou athéisme militant? Penser l'irréligion aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.59-77, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2020.03.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02901941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocraties sous tension et European Values Studies : des données convergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Reynié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocraties sous tension : une enquête planétaire. Volume I, Les enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation pour l'innovation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-105, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02134563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des français en principe tolérants, mais en fait...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les naufragés du Parti socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cautrès Bruno, Muxel Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d'une révolution électorale (2015-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.131-146, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des français en principe tolérants, mais en fait...</w:t>
+                <w:t xml:space="preserve">La procréation médicalement assistée : justifiée ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02058948v1</w:t>
+                <w:t xml:space="preserve">halshs-02058953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La procréation médicalement assistée : justifiée ou pas ?</w:t>
+                <w:t xml:space="preserve">Des milieux familiaux qui continuent de marquer le devenir de chaque génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02058953v1</w:t>
+                <w:t xml:space="preserve">halshs-02058925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des milieux familiaux qui continuent de marquer le devenir de chaque génération</w:t>
+                <w:t xml:space="preserve">Un fort sentiment de bonheur individuel dans une société perçue négativement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02058925v1</w:t>
+                <w:t xml:space="preserve">halshs-02058939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fort sentiment de bonheur individuel dans une société perçue négativement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02058939v1</w:t>
+                <w:t xml:space="preserve">halshs-02045022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.363-372, 2019, Libres cours - Politique, 978-2-7061-4265-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02045022v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Astor</w:t>
+                <w:t xml:space="preserve">halshs-02045024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'électorat Macron : un précipité composite à l'avenir incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dolez Bernard; Fretel Julien; Lefebvre Rémi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise Macron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.111-125, 2019, 978-2-7061-4263-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie lässt sich die Wahl von Emmanuel Macron erklären?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsch-Französisches Institut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankreich Jahrbuch 2018 : Das Phänomen Macron und die Krise der Demokratie in Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.21-40, 2019, 978-3-658-26021-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02108701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quinquennat de François Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalia 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.178-186, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles qualités encourager chez les enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.363-372, 2019, Libres cours - Politique, 978-2-7061-4265-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dolez Bernard; Fretel Julien; Lefebvre Rémi. </w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 2050, une société individualisée où les appartenance se relativisent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Désaunay; François de Jouvenel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise Macron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.111-125, 2019, 978-2-7061-4263-5</w:t>
+              <w:t xml:space="preserve">Rapport Vigie 2018 : Comment vivrons-nous ? 20 questions pour 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Futuribles international, pp.157-169, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-02058959v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01887797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion publique et valeurs : Analyse comparée</w:t>
               </w:r>
@@ -14311,952 +14309,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En 2050, une société individualisée où les appartenance se relativisent ?</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le religieux dans les enquêtes quantitatives : le refoulé de la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Béraud, Bruno Duriez, Béatrice de Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologues en quête de religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-116, 2018, Sciences des Religions, 978-2-7535-7534-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface: Les transformations culturelles. Comment les valeurs des individus bouleversent le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald F. Inglehart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations culturelles. Comment les valeurs des individus bouleversent le monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Libres cours - Politique, 978-2-7061-4224-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems of Values and Social Classes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.216-231, 2017, European Values Series, 978-90-04-34106-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'athéisme et de l'indifférence religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Lionel Obadia; Anne-Laure Zwilling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indifférence religieuse et athéisme militant. Penser l’irréligion aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.216-231, 2017, European Values Series, 978-90-04-34106-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.1-8, 2017, European Values Series, 978-90-04-34106-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004341067_014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01524008v1</w:t>
+                <w:t xml:space="preserve">halshs-01524010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-8, 2017, European Values Series, 978-90-04-34106-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.278-284, 2017, European Values Series, 978-90-04-34106-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01524010v1</w:t>
-[...81 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01524015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Religious Indifference in International Sociological Quantitative Surveys (EVS and ISSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Quack; Cora Schuh 1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religious Indifference. New Perspectives From Studies on Secularization and Nonreligion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.143-170, 2017, 978-3-319-48474-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vote socialiste résiduel, siphonné par sa droite et par sa gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vote disruptif. Les élections présidentielle et législatives de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de Sciences Po, 2017, Chroniques électoralesd, 978-2-7246-2165-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomisation ou concentration des systèmes partisans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andolfatto Dominique; Gougeon Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les partis politiques, ateliers de la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Bruxelles, pp.139-152, 2016, 978-2-8004-1606-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Systèmes de valeurs et classes sociales en Europe</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.205-220, 2014, coll. U</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.265-270, 2014, coll. U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00997119v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croire religieux des Français, d'après les enquêtes ISSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma Aubin-Boltanski; Anne-Sophie Lamine; Nathalie Luca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croire en actes. Distance, intensité ou excès?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.99-115, 2014, Religions en questions, 978-2-343-03393-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualisation et individualisme dans les sociétés européennes</w:t>
               </w:r>
@@ -15309,5845 +15307,5858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Systèmes de valeurs et classes sociales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.205-220, 2014, coll. U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.7-13, 2014, coll. U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs des Européens, des Belges et des Wallons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardelli Rébécca; Bornand Thierry; Brunet Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baromètre social de la Wallonie. Engagement, confiance, représentation et identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain pp.17-42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société civiles et élites politiques : le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Colliot-Thélène et Philippe Portier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose du prince. Politique et culture dans l'espace occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-203, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00819926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance aux Eglises et image des religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs des Européens. Evolutions et clivages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.265-270, 2014, coll. U</w:t>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.90-91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Emma Aubin-Boltanski; Anne-Sophie Lamine; Nathalie Luca. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques collectives, pratiques individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croire en actes. Distance, intensité ou excès?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.99-115, 2014, Religions en questions, 978-2-343-03393-8</w:t>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.94-95, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croire à un futur au-delà de ce monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.100-101, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauche et droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.110-111, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.9-20, 2013, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peur des immigrés, politiques à l'égard des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.122-123, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité géographique : du village à l'Europe et au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.10-11, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité spirituelle et connexion personnelle au divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.92-93, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les années Sarkozy (2007-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia, 18 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Quelles valeurs communes pour le continent européen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.122-123, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.126-128, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identité géographique : du village à l'Europe et au monde</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement des sondages et des enquêtes : éléments pour un bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.119-175, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande d'autorité, confiance dans l'armée et la politce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.10-11, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.42-43, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.92-93, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.5-9, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux dans l'espace central : une percée de François Bayrou très provisoire et fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décision électorale en 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.151-166, 2013, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoirs réciproques entre parents et enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.66, 2013, Atlas, 978-2-200-28781-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire des couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.126-128, 2013</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.20-21, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'avènement des sondages et des enquêtes : éléments pour un bilan</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croire aux porte-bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.102-103, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer la naissance, le mariage et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.96-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.209-212, 2013, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance et identité religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.88-89, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle confiance dans les institutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.116-117, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation associative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon et Frédéric Gonthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Européens. Valeurs communes et différences nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.30-31, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection dans son contexte : candidats et forces en présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles sous la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.21-78, 2013, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00823322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers de la religiosité : évolutions et influences sur les valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galland Olivier, Roudet Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une jeunesse différente ? Les valeurs des jeunes français depuis 30 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.65-85, 2012, Politiques sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers sont-ils plus autoritaires et plus xénophobes que les autres groupes sociaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel de Waele, Mathieu Vieira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une droitisation de la classe ouvrière en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.41-68, 2012, Politiques comparées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite à l'épreuve du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Delwit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions de l'Université de Bruxelles, pp.161-170, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis au prisme de la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Audigier; David Colon; Frédric Fogacci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques. Nouveaux regards, Une contribution au renouvellement de l'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.27-33, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des sondages sur la désignation des candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jordane Arlettaz, Séverine Nicot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cadre juridique de la campagne présidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.47-62, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter les entretiens non-directifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.83-101, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droite, entre tradition gaulliste et recomposition unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.45-75, 2011, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abstention. De puissants effets de génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique au fil de l'âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.91-111, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.7-14, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter avec ses valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau, Luc Rouban. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La solitude de l'isoloir. Les vrais enjeux de 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, à préciser, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établir un échantillon représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.123-143, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes qualitatives : les principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.17-30, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.205-210, 2011, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyances religieuses et systèmes de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Chenu, Laurent Lesnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France dans les comparaisons internationales. Guide d'accès aux grandes enquêtes statistiques en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.49-66, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.207-210, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes quantitatives : les principes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.105-122, 2011, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partis dans le système politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis politiques français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.9-15, 2011, Les études</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Individualisation des valeurs ou individualisation des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.251-258, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azria Régine, Hervieu-Léger Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.323-326, 2010, Quadrige dicos poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.7-11, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne (construction religieuse de la personne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azria Régine, Hervieu-Léger Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.886-888, 2010, Quadrige, dicos poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Azria Régine, Hervieu-Léger Danièle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1189-1192, 2010, Quadrige, dicos poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia: un monarca republicano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianluca Passarelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presidenti della Republicca. Forme di governo a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Giappichelli, pp.97-117, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du matérialisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.103-118, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation et individualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.13-30, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité, confiance à autrui et sens de l'autre : quels effets politiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'individualisation des valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.31-46, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00822957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vol de voitures et consommation de drogues : comportements les plus réprouvés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.114-115, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance et identité religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.229-232, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes tendances du comportement électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlipphak Bernd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Demesmay, Manuela Glaab. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir des partis politiques en France et en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.61-81, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union pour un mouvement populaire (UMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopaedia universalis, nouvelle version papier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia universalis, pp.7, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A breakthrough in comparative social research. The ISSP compared with the Eurobarometer, EVS and ESS surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Haller; Roger Jowell; Tom W. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international social survey programme, 1984 - 2009. Charting the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.28-43, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration au catholicisme et valeurs politiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dargent Claude; Duriez Bruno; Liogier Raphaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.23-44, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le porte-bonheur, une croyance populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.255-258, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les itinéraires de couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon, Jean-François Tchernia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.25-28, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Né en France, né à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.19-21, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mache Régis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature dans l'identité sexuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.135-151, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je vais bien, le système politique va mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.47-52, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance aux institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.293-297, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image des Eglises en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.233-235, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The measurement of religious beliefs in ISSP and EVS surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Haller, Roger Jowell and Tom W. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international social survey programme, 1984 - 2009. Charting the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.337-353, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'insécurité : plutôt à la baisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P, Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.52-54, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme : oui. Révolution, statu quo, terrorisme : non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon P., Tchernia J.-F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.289-292, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Elections présidentielles en France : quarante ans d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.21-66, 2008, Les études de la Documentation Française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00383556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau centrisme électoral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrineau Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote de rupture. Les élections présidentielle et législatives de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de sciences po, pp.175-195, 2008, Chroniques électorales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections présidentielles dans le système politique français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation Française, pp.119-175, 2013</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.9-20, 2008, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...4472 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Values, between Southern and Northern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pettersson Thorleif, Yilmaz Esmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing Values, Persisting Cultures. case Sruides in Value change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.219-245, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V° République (1958-1969) : la République gaullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Elections présidentielles en France : quarante ans d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.21-66, 2008, Les études de la Documentation Française</w:t>
+              <w:t xml:space="preserve">Encyclopaedia universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia universalis, pp.00-00, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Perrineau Pascal. </w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revanche des partis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vote de rupture. Les élections présidentielle et législatives de 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de sciences po, pp.175-195, 2008, Chroniques électorales</w:t>
+              <w:t xml:space="preserve">La Constitution de la Ve République. Réflexions pour un cinquantenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.51-64, 2008, les études</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUROBAROMÈTRES, EVS, ISSP, ESS : QUATRE ENQUÊTES INTERNATIONALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gilbert; David Haziza; Anne Ruiz-Gazen; Yves Tillé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de sondage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.11-16, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles en France. Quarante ans d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.9-20, 2008, Etudes</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.21-66, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-00399084v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00238451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
@@ -21432,2405 +21443,2328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00238365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élection dans son contexte</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les cultures politiques en Allemagne et en France : approche comparée des résultats de l'enquête sur les valeurs européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Gille Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures politiques et partis au XIX° et XX° siècles : l'exemple allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.245-263, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion : développement du hors piste et de la randonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Français : évolutions de 1980 à 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 280 p., 2000, 2-200-25212-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idéologie communiste entre régulation et érosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours politique en France : évolution des idées partisanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 1994, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (105)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une motion de « censure constructive » aiderait-elle à sortir de l’impasse politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05445022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une motion de « censure constructive » aiderait-elle à sortir de l’impasse politique ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Elections européennes : distinguer les enjeux « objectifs » des enjeux perçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05445022v1</w:t>
+                <w:t xml:space="preserve">hal-04852373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels pouvoirs reste-t-il à Emmanuel Macron ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La proportionnelle, solution à la crise politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04996229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français ont envie d'Europe mais la jugent inefficace The Conversation, 25 avril 2024, mis à jour le : 8 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quels pouvoirs reste-t-il à Emmanuel Macron ?</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les enjeux de l'abstention, des européennes aux législatives anticipées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration : les Français y sont-ils aussi opposés qu’on le dit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Européens sont-ils vraiment démocrates ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04221936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'uniforme à l'école, reflet du clivage entre la droite et la gauche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Européens sont-ils vraiment démocrates ?</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an après l'élection d'Emmanuel Macron, que reste-t-il de la « Macronie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Europeans really democrats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04766268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrocheurs religieux et convertis : qui sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04766019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un an après l'élection d'Emmanuel Macron, que reste-t-il de la « Macronie » ?</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son los Europeos realmente democraas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04766290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Europe, l'individualisme a nettement régressé ces dix dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04195847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Son los Europeos realmente democraas?</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler oui… mais pour pouvoir aussi se réaliser en dehors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séisme aux élections législatives : les leçons à tirer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs des Européens et sentiment d'appartenance à l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Séisme aux élections législatives : les leçons à tirer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause cachée de la montée de l’abstention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Valeurs des Européens et sentiment d'appartenance à l'Europe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De 2002 à 2022, comprendre la présence croissante de l'extrême droite aux scrutins présidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « gauche » et la « droite » font-elles encore sens en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Inglehart (1934-2021) In memoriam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements dans le système de valeurs et religiosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionales et départementales : quels enjeux avant la présidentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les très larges pouvoirs du président français, un atout important</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 mai 81 : une société en pleine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une montée de l’abstention révélatrice d’une transformation de la culture politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des primaires citoyennes, un très bon outil démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionales et départementales 2021 : un premier tour aux abonnés absents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 40 ans, la gauche arrivait au pouvoir dans une société en pleine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Giscard d'Estaing : le dernier des grands notables de la droite libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croyant ou non croyant ? Pas si simple…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6a5uyuyhx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021, 7 p</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote dès 16 ans : une réforme pas nécessaire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...557 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03354263v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-02467071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lambert</w:t>
               </w:r>
@@ -23879,4641 +23813,4566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des Français beaucoup plus solidaires qu'on ne le croit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02467071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avec le coronavirus, des Européens plus solidaires ou plus individualistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03354066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Giscard d'Estaing, the last great leader of France's liberal right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conversation_3 Décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conversation_3 Décembre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">halshs-03151475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipales : comment expliquer cette vague abstentionniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Croyant ou non croyant, pas si simple</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipales 2020 : les alliances LREM-LR ou le retour du clivage gauche/droite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03354115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chirac, un &amp;quot;bulldozer&amp;quot; en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chirac, 1932-2019: a political bulldozer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02356485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Français, de 1981 à 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les valeurs des Français. Résultats 1981-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Astor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baverez Nicolas, &amp;quot;Violence et passions. Défendre la liberté à l'âge de l'histoire universelle&amp;quot;, éditions de l'Observatoire, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘sans religion’ : la nouvelle religion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, 6 p</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va la démocratie ? Une enquête internationale de la Fondation pour l'innovation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, 6 p</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l'échec de la droite, les scénarios de la recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une élection présidentielle de toutes les surprises, des législatives très ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01520662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilité et effets des sondages électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populations urbaines, populations rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports du citoyen à la politique, depuis 1946 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les primaires, progrès ou recul de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage après la bataille présidentielle: la gauche et la droite, même pas mortes!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolution of France's left and right politics, from the 1789 French Revolution to this year's election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01510747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIBERJ Vincent. &amp;quot;Les citoyens qui viennent. Comment le renouvellement générationnel transforme la politique en France&amp;quot;, Presses universitaires de France, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques économiques soutenir ? Les attentes paradoxales de l'opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01626362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique, entre pannes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les surprises de l'élection présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de droite et valeurs de gauche : de la Révolution française aux élections de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Muxel (sous la direction de), Temps et politique. Les recompositions de l’identité, SciencesPo les Presses, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Manent, Situation de la France, Desclée de Brouwer, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertossi, La citoyenneté à la française. Valeurs et réalités, CNRS Editions, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du travail. Résultats pour la France, ISSP 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la direction d’Olivier Galland, La France des inégalités. Réalités et perceptions, Presses universitaires Paris-Sorbonne, 2016, 389 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les valeurs des Français?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des électeurs de droite qui se radicalisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an après : un troisième tour à l’ombre du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazi André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mtyajsm6h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des élections en Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Auvergne-Rhône-Alpes, le pari gagnant de Laurent Wauquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01499691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité nationale. Résultats ISSP 2013 pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation: la révolution silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballet Marion, Peur, espoir, compassion, indignation. L'appel aux émotions dans els campagnes présidentielles (19812007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.1205-1207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion, le facteur le plus explicatif du vote!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et irreligion. Quels effets sur l'orientation politique et le système de valerus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On pourrait très bien fermer tous les bureaux de vote à 20 heures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vague rose de &amp;quot;quadras&amp;quot; et de femmes. Les succès ministériels soulignent l'état de grâce de la gauche au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des électeurs du centre encore très incertains de leur vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.167-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs de jeunes et valeurs des militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Boy Daniel, Cautrès Bruno, Sauger Nicolas (direction), Les Français, des Européens comme les autres?, Sciences po les presses, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.788-790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISSP - France - 2010 L'environnement. Résultats commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISSP - France - 2009. Les inégalités sociales. Résultats commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie, diagnostic et problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde sur La France à travers ses valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les identités religieuses en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisation progresse, mais pas l'individualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Demesmay, Claire/Stark Hans (dir.): Qui sont les Allemands?, Villeneuve d'Asq: PU du Septentrion, 2006, 326 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.245-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Françoise Champion, Sophie Nizard, Paul Zawardski (direction), Le sacré hors religions, L'Harmattan, coll. Religions en questions,2009, 280 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats ISSP - France -2008 - La religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d'égalité : une mesure difficile mais pleine d'enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des religions en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultat ISSP France 2007 - Les sports et les loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARVAL (Association pour la recherche sur les systèmes de valeurs), Enquête sur les valerus des Français, Résultats 1981-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tchernia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes religieuses et forces politiques en France : les chemins de la laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clivages de valeurs lors des élections françaises de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une opinion publique européenne ? Questions de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Religion(s) et identité(s) en Europe. L'épreuve du pluriel, Antonela Capelle-Pogàcean, Patrick :Michel, Enzo Pace (direction), Sciences Po Les presses, 2008, 343 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">recension de FORET (François), dir – L'espace public européen à l'épreuve du religieux. – Bruxelles, Université de Bruxelles, Institut d'études européennes, 2007. 259 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ve est-elle populaire dans l'opinion publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V° République (1981-1995) : les années Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La IV° République (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La V° République (1969-1981) : la République post-gaullienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France. Analyse institutionnelle et politique (1995-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00263735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs des Français : progression de l'individualisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...3087 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28523,97 +28382,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious dropouts and converts: who are they?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religious dropouts and converts: who are they?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Le pouvoir socialiste et les enjeux du &amp;quot;libéralisme culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04152589v1</w:t>
+                <w:t xml:space="preserve">halshs-01063290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer les opinions sur l'homosexualité?</w:t>
               </w:r>
@@ -28655,89 +28576,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir socialiste et les enjeux du &amp;quot;libéralisme culturel</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Existe-t-il une opinion publique européenne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01063290v1</w:t>
+                <w:t xml:space="preserve">halshs-00819883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signification de l'abstention électorale</w:t>
               </w:r>
@@ -28965,188 +28886,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00826563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une opinion publique européenne?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">Gazaouis et Cisjordaniens : opinions et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation et individualisme en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences Po Grenoble. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04584705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes religieuses en France : quelles évolutions depuis vingt ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -29533,151 +29454,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04846505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les valeurs sociales des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3ème cycle. Saint Etienne, France. 2021, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déstabilisantes mais vivantes : comment se construisent les jeunes générations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912603v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03912594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs politiques des Français : évolutions et tendances</w:t>
               </w:r>
@@ -29956,51 +29877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117553ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.456.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.452.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.446.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00139-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00150-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.431.0055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.428.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.hs24.0070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.112.0109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.425.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315572558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.045.0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Campiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768611402607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.153.0126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0969" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0725" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01009328v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363847v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356526v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belmont-Estrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01995996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997250v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399103v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46958-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822826v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397636v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tchernia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263828v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-sur-les-relations-et-les-cooperations-internationales/77911?srsltid=AfmBOopLSHF6SRkDyEcQZd0Cw7dGQQ6DRvUflptKlQ09Gf3ShB9fXtEb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/penser-par-soi-meme_fr_918.htm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Valentin Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552233v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176287v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpresstiu.pubpub.org/pub/0kye75ni/release/5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26116/09eq-y488" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353021v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.reyne.2021.01.0179" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.03.0059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondapol.org/wp-content/uploads/2019/05/DOSSIER_FICHES-THEMES_2019_05_17-w.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058953v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058925v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058973v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887797v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1641/9782706142246/les-transformations-culturelles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493601v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/european-values" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524010v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502601v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671985v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997119v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997117v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503251v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819926v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997122v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821052v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997491v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997487v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823327v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997589v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997597v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997518v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997527v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997578v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823316v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806818v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806815v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824501v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822282v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822792v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822950v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821062v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822957v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822962v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397665v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421868v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlipphak Bernd" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397675v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263961v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397657v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397672v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397662v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263782v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383556v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238446v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263742v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399200v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399084v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238451v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916900v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01598059v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445022v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994769v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996212v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852373v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221929v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221936v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766268v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766019v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176598v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195847v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772279v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912265v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913203v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912261v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996253v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736831v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355726v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354271v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353998v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355764v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354263v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467071v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354066v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Conversation_3 D&#233;cembre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354164v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354115v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356463v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913159v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810750v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740269v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520662v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495018v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494318v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494424v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494941v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613352v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520633v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699631v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524057v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494326v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511253v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503167v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494163v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494397v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503231v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494162v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494161v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499691v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495050v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462491v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazi Andr&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Patriat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mtyajsm6h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494430v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997265v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997414v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821044v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806855v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806970v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819225v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821197v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821196v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399215v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399205v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399222v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399214v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518338v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821194v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399216v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399206v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821193v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399225v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399201v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399197v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399196v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399195v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399179v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399204v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263772v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263739v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263762v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263939v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263735v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399220v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152589v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066140v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063290v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819871v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468874v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819883v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446398v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352780v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826586v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846350v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992234v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846505v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912603v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912594v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912622v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913149v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117553ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pottier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.456.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.452.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.446.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.9053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00150-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00139-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.443.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.212.0301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.431.0055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.428.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.hs24.0070" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.425.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.112.0109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315572558" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.045.0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2012.11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Campiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768611402607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.153.0126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0969" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.474.0725" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01009328v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1987.411647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01995996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belmont-Estrade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997174v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997260v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824398v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46958-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997045v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806922v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822826v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tchernia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263704v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263828v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/reflexions-sur-les-relations-et-les-cooperations-internationales/77911?srsltid=AfmBOopLSHF6SRkDyEcQZd0Cw7dGQQ6DRvUflptKlQ09Gf3ShB9fXtEb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849965v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/penser-par-soi-meme_fr_918.htm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176287v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Valentin Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552233v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31364-6_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03781304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openpresstiu.pubpub.org/pub/0kye75ni/release/5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26116/09eq-y488" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.reyne.2021.01.0179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901941v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2020.03.0059" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondapol.org/wp-content/uploads/2019/05/DOSSIER_FICHES-THEMES_2019_05_17-w.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058948v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045022v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045024v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0363" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02108701v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098385v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058959v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939797v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1641/9782706142246/les-transformations-culturelles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524008v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/european-values" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_014" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671985v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997117v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997119v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997108v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503251v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819926v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997527v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997587v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997604v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997491v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997560v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806967v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997521v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997484v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806829v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995615v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997512v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997589v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997580v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997524v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824501v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806818v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806815v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822282v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806911v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730641v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806898v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821060v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822950v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821062v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822960v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822957v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397662v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397665v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlipphak Bernd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399212v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397669v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263961v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397654v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397675v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397657v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397672v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383556v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263792v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238446v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263742v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399200v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399084v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238451v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238365v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263710v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916900v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01598059v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudouin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05445022v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852373v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996212v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996229v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994769v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221936v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176598v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766268v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04766290v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195847v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912265v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996253v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912269v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736831v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355726v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354271v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354027v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354278v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355764v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353998v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151466v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6a5uyuyhx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354263v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467071v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354066v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Conversation_3 D&#233;cembre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354164v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354115v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356463v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356485v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913159v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025161v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810750v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522147v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740269v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520633v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520662v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494318v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494424v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495018v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494941v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613352v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699631v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510747v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626362v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494326v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511253v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503167v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494162v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495050v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazi Andr&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Patriat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mtyajsm6h" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499681v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499691v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494430v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997265v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997414v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806970v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821044v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806855v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824496v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819225v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821197v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821196v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399205v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399222v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399215v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399214v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518338v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819913v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821194v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399216v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399206v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821193v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399225v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399201v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399197v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399196v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399195v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399179v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399204v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263939v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263772v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263739v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263762v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00263735v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399220v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152589v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063290v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066140v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819883v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819871v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468874v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826563v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446398v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584705v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352780v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826586v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846350v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992234v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846505v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912594v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912603v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912622v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913149v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>