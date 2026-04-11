--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -288,736 +288,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen and ICEs: validation of a 3D-CFD approach for in-cylinder combustion simulations of ultra-lean mixtures with a focus on the combustion regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Berni</w:t>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Breda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 175, pp.151347. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261606v1</w:t>
+                <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-CFD Simulations of H2 ICEs: A Preliminary Evaluation of a Laminar Flame Speed Correction for Thermo-Diffusive Instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrogen and ICEs: validation of a 3D-CFD approach for in-cylinder combustion simulations of ultra-lean mixtures with a focus on the combustion regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sfriso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilario Cordisco</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-32-0074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.151347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045921v1</w:t>
+                <w:t xml:space="preserve">hal-05261606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">3D-CFD Simulations of H2 ICEs: A Preliminary Evaluation of a Laminar Flame Speed Correction for Thermo-Diffusive Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atul Dhar</w:t>
+                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Ilario Cordisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 110, pp.101236. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2024-32-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364930v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.101236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253983v1</w:t>
+                <w:t xml:space="preserve">hal-05364930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
+                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321897v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the H2 flame thermo-diffusive instability at engine-like conditions: A CFD-driven study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sfriso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1460,819 +1460,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Brequigny</w:t>
+                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 355, pp.129431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648245v1</w:t>
+                <w:t xml:space="preserve">hal-04181869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553934v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">N. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
+                <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Haidous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695271v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 355, pp.129431. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2024-01-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181869v1</w:t>
+                <w:t xml:space="preserve">hal-04553934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382930v1</w:t>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen–air flames in an optical spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrial Pandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2949,542 +2949,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mariani</w:t>
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265620v1</w:t>
+                <w:t xml:space="preserve">hal-04167738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Oung</w:t>
+                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079549v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088637v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, WCX SAE World Congress Experience, pp.2023-01-0290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167738v1</w:t>
+                <w:t xml:space="preserve">hal-04079549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Frapolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.123736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,77 +4094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelé Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.112041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dufitumukiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,187 +4660,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271299v1</w:t>
+                <w:t xml:space="preserve">hal-02874822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4913,51 +4900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,395 +5028,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
+              <w:t xml:space="preserve">Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874822v1</w:t>
+                <w:t xml:space="preserve">hal-03271299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Katoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965745v1</w:t>
+                <w:t xml:space="preserve">hal-02934499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
+                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.5859-5868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934499v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
               </w:r>
@@ -5532,90 +5532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5643,369 +5643,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improvement of Turbulent Burning Velocity Measurements by Schlieren Technique, for High Pressure Isooctane-Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2020.00070⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (3), pp.416-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1566226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934523v1</w:t>
+                <w:t xml:space="preserve">hal-02132947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amanda Alves Barbosa</w:t>
+                <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.2163-2174. </w:t>
+              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2020.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934520v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Turbulent Burning Velocity Measurements by Schlieren Technique, for High Pressure Isooctane-Air Premixed Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Alves Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192 (3), pp.416-432. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.2163-2174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1566226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132947v1</w:t>
+                <w:t xml:space="preserve">hal-02934520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of TRF-E as gasoline surrogate through an experimental laminar burning speed investigation</w:t>
               </w:r>
@@ -6030,51 +6030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.1578-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6108,103 +6108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6251,64 +6251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6483,317 +6483,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934602v1</w:t>
+                <w:t xml:space="preserve">hal-01340395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Demesoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.401 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340395v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6853,77 +6853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocities of premixed nitromethane/air flames: an experimental and kinetic modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7006,90 +7006,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Stuttgart, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7136,90 +7136,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hoflack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
@@ -7404,51 +7404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7562,204 +7562,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Cycle-to-Cycle Variabilities and Combustion Development in an Optical Spark-Ignition Engine Fueled by Pure Hydrogen and Propane: Insights from Chemiluminescence and PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Coimbra, Jul 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906755v1</w:t>
+                <w:t xml:space="preserve">hal-05224622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7778,204 +7778,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Cycle-to-Cycle Variabilities and Combustion Development in an Optical Spark-Ignition Engine Fueled by Pure Hydrogen and Propane: Insights from Chemiluminescence and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Coimbra, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224622v1</w:t>
+                <w:t xml:space="preserve">hal-04906755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8000,103 +8000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8121,51 +8121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen-air flames in an optical spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8229,103 +8229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8429,1017 +8429,1017 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAE Italy, Sep 2023, Capri, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402562v1</w:t>
+                <w:t xml:space="preserve">hal-04402540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of laminar burning velocity from ultra-lean hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jyh-Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Dibble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181655v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in gasoline baseline port-fuel injection hydrogen-fueled spark-ignition engines at ultra-lean condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088354v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of laminar burning velocity from ultra-lean hydrogen/air flames</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Duronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266139v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in gasoline baseline port-fuel injection hydrogen-fueled spark-ignition engines at ultra-lean condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266135v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403006v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402975v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pelé Ronan</w:t>
+                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Arcentales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Adil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+                <w:t xml:space="preserve">Andrea Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402540v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector</w:t>
               </w:r>
@@ -9451,77 +9451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9546,90 +9546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Zembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9680,51 +9680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9814,64 +9814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9939,64 +9939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10267,51 +10267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10362,51 +10362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10425,351 +10425,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
+              <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668925v1</w:t>
+                <w:t xml:space="preserve">hal-03788532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788532v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
+              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050086v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
               </w:r>
@@ -10781,51 +10781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11126,51 +11126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11320,51 +11320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-to-ammonia-to-X: cost assessment of an integrated renewable ammonia-based system providing heat and power for residential use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Coppitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,51 +11372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
@@ -11445,51 +11445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Ammonia as future Zero-Carbon fuel for future mobility: Working operating limits for Spark-Ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11592,51 +11592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11661,90 +11661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Emissions of an Ammonia-Fueled SI Engine with Hydrogen Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11778,90 +11778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON NH3/H2/AIR COMBUSTION IN SPARK-IGNITION ENGINE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12011,90 +12011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics of Ammonia in a Modern Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Catane, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12236,90 +12236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoniac: vecteur d’énergie et carburant de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12344,90 +12344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE PERFORMANCE AND EMISSIONS OF AN AMMONIA/HYDROGEN FUELED SI ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12478,51 +12478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12590,64 +12590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL STUDY ON TURBULENT PREMIXED EXPANDING FLAMES USING SIMULTANEOUSLY SCHLIEREN AND TOMOGRAPHY TECHNIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12685,90 +12685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simultaneous Schlieren and Tomography Diagnostic for the Study of Premixed Turbulent Expanding Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th « Journées d’Etude » of the Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-­‐la-­‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12806,77 +12806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12936,77 +12936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13025,265 +13025,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
+                <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Capri, Italy. SAE Paper 2013-24-0054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920821v1</w:t>
+                <w:t xml:space="preserve">hal-00920712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
+                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2013-24-0054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00920712v1</w:t>
+                <w:t xml:space="preserve">hal-00920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13543,77 +13543,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13677,51 +13677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13937,64 +13937,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as Fuel for Transportation to Mitigate Zero Carbon Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14268,51 +14268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB212E2"/>
+    <w:nsid w:val="BA6A4FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14499,51 +14499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jyh-Yuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Dibble" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291262v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906676v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jyh-Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Dibble" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291262v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906676v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>