--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -137,51 +137,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -288,6088 +288,6088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in an optical SI engine running on hydrogen/air and propane/air mixtures: High-speed PIV and chemiluminescence insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Glaznev</w:t>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 425, pp.139460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2026.139460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321897v1</w:t>
+                <w:t xml:space="preserve">hal-05591164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen and ICEs: validation of a 3D-CFD approach for in-cylinder combustion simulations of ultra-lean mixtures with a focus on the combustion regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Berni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151347⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261606v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-CFD Simulations of H2 ICEs: A Preliminary Evaluation of a Laminar Flame Speed Correction for Thermo-Diffusive Instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hydrogen and ICEs: validation of a 3D-CFD approach for in-cylinder combustion simulations of ultra-lean mixtures with a focus on the combustion regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sfriso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilario Cordisco</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-32-0074⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.151347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045921v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-CFD Simulations of H2 ICEs: A Preliminary Evaluation of a Laminar Flame Speed Correction for Thermo-Diffusive Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avinash Kumar Agarwal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Ilario Cordisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2024-32-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364930v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.101236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253983v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the H2 flame thermo-diffusive instability at engine-like conditions: A CFD-driven study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05223648v1</w:t>
+                <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive chemical kinetic modeling and experimental study of NH3−methanol/ethanol combustion towards net-zero CO2 emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binod Raj Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Aljohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 274, pp.113954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">On the influence of the H2 flame thermo-diffusive instability at engine-like conditions: A CFD-driven study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180, pp.151394. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.120394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289789v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of combustion development and pollutant emissions of a spark ignition engine fueled by ammonia and ammonia-hydrogen blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. d'Antuono</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 85, pp.191-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.210⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 180, pp.151394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695278v1</w:t>
+                <w:t xml:space="preserve">hal-05289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181869v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355, pp.129431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382930v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hurault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695271v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sfriso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fontanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2024-01-2685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen–air flames in an optical spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the impact of hydrogen and carbon dioxide addition to methane on a HCCI engine performance and emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Unich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90, pp.1411-1423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of ammonia combustion in spark-ignition and reactive-fuel pilot-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ramognino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schirru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18573/jae.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Ammonia Spray with a GDI Engine Injector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Assessment of combustion development and pollutant emissions of a spark ignition engine fueled by ammonia and ammonia-hydrogen blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. d'Antuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Galloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.13⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85, pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181848v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a producer gas from sewage sludge gasification enriched with ammonia in a spark-ignition engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106731⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012734v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167738v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, WCX SAE World Congress Experience, pp.2023-01-0290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088637v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mariani</w:t>
+                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265620v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Oung</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, WCX SAE World Congress Experience, pp.2023-01-0290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16th International Conference on Engines &amp; Vehicles, pp.2023-24-0073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079549v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alnasif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kovaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0073⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197082v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of RCCI engine -Ammonia combustion with diesel pilot injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alnasif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Andreas Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mashruk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolo Frapolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402622v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of RCCI engine -Ammonia combustion with diesel pilot injection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances of a producer gas from sewage sludge gasification enriched with ammonia in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.6⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.106731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069152v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparameter investigation of syngas/diesel dual-fuel engine performance and emissions with various syngas compositions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Ammonia Spray with a GDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrial Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607884v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A multiparameter investigation of syngas/diesel dual-fuel engine performance and emissions with various syngas compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100058⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.123736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759457v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed of ethanol/ammonia blends–An experimental and kinetic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pelé Ronan</w:t>
+                <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100052⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.100058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560805v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.E. Zitouni</w:t>
+                <w:t xml:space="preserve">Laminar flame speed of ethanol/ammonia blends–An experimental and kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Valera-Medina</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799834v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaim-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791714v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flame Speed of a Gasoline surrogate in conditions representative of modern downsized Spark-Ignition engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+                <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112041⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.2269-2278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559599v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed of different syngas compositions for varying thermodynamic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+                <w:t xml:space="preserve">Turbulent Flame Speed of a Gasoline surrogate in conditions representative of modern downsized Spark-Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121025⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.112041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237009v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houillé</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144141⟩</w:t>
+              <w:t xml:space="preserve">Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282338v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14680874211038726⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Ammonia as an Energy Carrier, 14 (14), pp.4141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14144141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519268v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.146808742110387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14680874211038726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271299v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
+                <w:t xml:space="preserve">Laminar flame speed of different syngas compositions for varying thermodynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufitumukiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934499v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (4), pp.5859-5868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Katoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2019-24-0073⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797513v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Turbulent Burning Velocity Measurements by Schlieren Technique, for High Pressure Isooctane-Air Premixed Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1566226⟩</w:t>
+              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2019-24-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132947v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmech.2020.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Turbulent Burning Velocity Measurements by Schlieren Technique, for High Pressure Isooctane-Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.197⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (3), pp.416-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1566226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934520v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of TRF-E as gasoline surrogate through an experimental laminar burning speed investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
+                <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Alves Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.05.081⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.2163-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150886v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+                <w:t xml:space="preserve">Validation of TRF-E as gasoline surrogate through an experimental laminar burning speed investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
+              <w:t xml:space="preserve">, 2019, 253, pp.1578-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.05.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373508v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 95, pp.11 - 17. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893580v1</w:t>
+                <w:t xml:space="preserve">hal-02373508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent burning characteristics of FACE-C gasoline and TPRF blend associated with the same RON at elevated pressures</w:t>
               </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6483,131 +6483,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
+                <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.11 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340395v1</w:t>
+                <w:t xml:space="preserve">hal-01893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
               </w:r>
@@ -6632,64 +6645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 179, pp.401 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6717,272 +6730,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
+                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.005⟩</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340392v1</w:t>
+                <w:t xml:space="preserve">hal-01340395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocities of premixed nitromethane/air flames: an experimental and kinetic modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.703-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6992,5200 +7109,5200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Stuttgart, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-01-0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hoflack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a CI Engine for Off-Road Application in Diesel-Hydrogen Dual Fuel Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Mancaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Engines and Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Capri, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2025-24-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575971v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initial step in the experimental characterization of ultra-lean hydrogen/air turbulent spherical flames for internal combustion engine applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Cycle-to-Cycle Variabilities and Combustion Development in an Optical Spark-Ignition Engine Fueled by Pure Hydrogen and Propane: Insights from Chemiluminescence and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Coimbra, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575942v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224622v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576008v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Cycle-to-Cycle Variabilities and Combustion Development in an Optical Spark-Ignition Engine Fueled by Pure Hydrogen and Propane: Insights from Chemiluminescence and PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Coimbra, Jul 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906755v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen-air flames in an optical spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225518v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen-air flames in an optical spark-ignition engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">An initial step in the experimental characterization of ultra-lean hydrogen/air turbulent spherical flames for internal combustion engine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575951v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403258v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mariani</w:t>
+                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256949v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402540v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of laminar burning velocity from ultra-lean hydrogen/air flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert W Dibble</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266139v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in gasoline baseline port-fuel injection hydrogen-fueled spark-ignition engines at ultra-lean condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of laminar burning velocity from ultra-lean hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jyh-Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Dibble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266135v1</w:t>
+                <w:t xml:space="preserve">hal-04266139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in gasoline baseline port-fuel injection hydrogen-fueled spark-ignition engines at ultra-lean condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403006v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Duronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402562v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
+                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Arcentales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181655v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088354v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402975v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia combustion with biomass gaseous fuels and hydrogen: from fundamental properties towards engine use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208099v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181810v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">Ammonia and ethanol blend as fuel for ICE: from the liquid injection to the combustion and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168230v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia combustion with biomass gaseous fuels and hydrogen: from fundamental properties towards engine use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906819v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and ethanol blend as fuel for ICE: from the liquid injection to the combustion and pollutant emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403091v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402568v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906842v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAE Italy, Sep 2023, Capri, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402596v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azd Zayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alnasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Sustainable Energy Technologies – SET 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas/diesel dual-fuel: laminar flame speeds and engine performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mukundakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Gas Turbine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-to-ammonia-to-X: cost assessment of an integrated renewable ammonia-based system providing heat and power for residential use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Coppitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Ammonia as future Zero-Carbon fuel for future mobility: Working operating limits for Spark-Ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Houillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA POWERTAIN &amp; ENERGY 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW ONE SHOT ENGINE VALIDATION BASED ON AERODYNAMIC CHARACTERIZATION AND PRELIMINARY COMBUSTION TESTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Emissions of an Ammonia-Fueled SI Engine with Hydrogen Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2019-24-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON NH3/H2/AIR COMBUSTION IN SPARK-IGNITION ENGINE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in measuring laminar burning velocity from expanding methane-air flames at low pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Uesaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Segawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics of Ammonia in a Modern Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Catane, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2019-24-0237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12200,329 +12317,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy. pp.SAE 2019-24-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoniac: vecteur d’énergie et carburant de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE PERFORMANCE AND EMISSIONS OF AN AMMONIA/HYDROGEN FUELED SI ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBULENT BURNING CHARACTERISTICS OF FACE GASOLINE AND TPRF BLEND ASSOCIATED WITH THE SAME RON AT ELEVATED PRESSURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12541,797 +12658,797 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXPERIMENTAL STUDY ON TURBULENT PREMIXED EXPANDING FLAMES USING SIMULTANEOUSLY SCHLIEREN AND TOMOGRAPHY TECHNIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simultaneous Schlieren and Tomography Diagnostic for the Study of Premixed Turbulent Expanding Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th « Journées d’Etude » of the Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-­‐la-­‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE 2014 International Powertrain, Fuels &amp; Lubricants Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2014-01-2630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
+                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919104v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Capri, Italy. SAE Paper 2013-24-0054, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2013-24-0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
+                <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920821v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An initial step in the experimental characterization of ultra-lean Hydrogen/air turbulent spherical flames for internal combustion engine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13340,133 +13457,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of NOx impact on ignition delay times for lean H2 /Air mixtures using a rapid compression machine under ice conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13481,280 +13598,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International RCM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of laminar flame speed of Ammonia/Ethanol at high pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Turbulent Premixed Flames under Spark-Ignition Engine-Like Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13764,156 +13881,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023 roadmap on ammonia as a carbon-free fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerry Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bañares-Alcántara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bøgild Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6 (2), pp.021501, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad0a3a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13923,167 +14040,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as Fuel for Transportation to Mitigate Zero Carbon Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gautam Kalghatgi; Avinash Kumar Agarwal; Felix Leach; Kelly Senecal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engines and Fuels for Future Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.257-279, 2022, Energy, Environment, and Sustainability, 978-981-16-8719-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-8717-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14093,114 +14210,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature du carburant sur la combustion en moteur à allumage commandé : impact de l’étirement de flamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université d'Orléans, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ORLE2038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01145273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14268,51 +14385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA6A4FD5"/>
+    <w:nsid w:val="70074E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14499,51 +14616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575942v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906755v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jyh-Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Dibble" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291262v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906676v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145273v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jyh-Yuan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Dibble" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256949v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291262v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906676v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2038" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>