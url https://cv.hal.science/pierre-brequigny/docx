--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -405,935 +405,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen and ICEs: validation of a 3D-CFD approach for in-cylinder combustion simulations of ultra-lean mixtures with a focus on the combustion regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Glaznev</w:t>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.151347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321897v1</w:t>
+                <w:t xml:space="preserve">hal-05261606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen and ICEs: validation of a 3D-CFD approach for in-cylinder combustion simulations of ultra-lean mixtures with a focus on the combustion regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-CFD Simulations of H2 ICEs: A Preliminary Evaluation of a Laminar Flame Speed Correction for Thermo-Diffusive Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Sfriso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Ilario Cordisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151347⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2024-32-0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261606v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-CFD Simulations of H2 ICEs: A Preliminary Evaluation of a Laminar Flame Speed Correction for Thermo-Diffusive Instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
+                <w:t xml:space="preserve">Atul Dhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilario Cordisco</w:t>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.101236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2024-32-0074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045921v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364930v1</w:t>
+                <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253983v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive chemical kinetic modeling and experimental study of NH3−methanol/ethanol combustion towards net-zero CO2 emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">On the influence of the H2 flame thermo-diffusive instability at engine-like conditions: A CFD-driven study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113954⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.120394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918617v1</w:t>
+                <w:t xml:space="preserve">hal-05223648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of the H2 flame thermo-diffusive instability at engine-like conditions: A CFD-driven study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">A comprehensive chemical kinetic modeling and experimental study of NH3−methanol/ethanol combustion towards net-zero CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.120394. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.113954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223648v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of lean laminar premixed spherical hydrogen/air flames at varying initial temperatures</w:t>
               </w:r>
@@ -1443,1946 +1443,1937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
+                <w:t xml:space="preserve">Assessment of combustion development and pollutant emissions of a spark ignition engine fueled by ammonia and ammonia-hydrogen blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">G. d'Antuono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fenard</w:t>
+                <w:t xml:space="preserve">Enzo Galloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahia Haidous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85, pp.191-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695271v1</w:t>
+                <w:t xml:space="preserve">hal-04695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181869v1</w:t>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382930v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of NO x impact on ignition delay times for lean H 2 /air mixtures using a rapid compression machine under internal combustion engine conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Sfriso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 374, pp.132482. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2024-01-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648245v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and Validation of 3D-CFD Framework for Ultra-Lean Hydrogen Combustion in ICEs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2024-01-2685⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553934v1</w:t>
+                <w:t xml:space="preserve">hal-04695271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Experimental measurements of ultra-lean hydrogen ignition delays using a rapid compression machine under internal combustion engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 355, pp.129431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen–air flames in an optical spark-ignition engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105260⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695263v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the impact of hydrogen and carbon dioxide addition to methane on a HCCI engine performance and emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mariani</w:t>
+                <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen–air flames in an optical spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90, pp.1411-1423. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733456v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of ammonia combustion in spark-ignition and reactive-fuel pilot-ignition engines</w:t>
+                <w:t xml:space="preserve">An experimental study on the impact of hydrogen and carbon dioxide addition to methane on a HCCI engine performance and emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Sforza</w:t>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ballerini</w:t>
+                <w:t xml:space="preserve">Mario Minale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ramognino</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Schirru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Lucchini</w:t>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.29⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.1411-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906866v1</w:t>
+                <w:t xml:space="preserve">hal-04733456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of ammonia combustion in spark-ignition and reactive-fuel pilot-ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Alberto Ballerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federico Ramognino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schirru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906210v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of combustion development and pollutant emissions of a spark ignition engine fueled by ammonia and ammonia-hydrogen blends</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lanni</w:t>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Contino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 85, pp.191-199. </w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695278v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances of a producer gas from sewage sludge gasification enriched with ammonia in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">E. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.106731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167738v1</w:t>
+                <w:t xml:space="preserve">hal-04012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Minale</w:t>
+                <w:t xml:space="preserve">Numerical Study of Ammonia Spray with a GDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrial Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265620v1</w:t>
+                <w:t xml:space="preserve">hal-04181848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Oung</w:t>
+                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079549v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088637v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
+                <w:t xml:space="preserve">Combustion Cycle-To-Cycle Variation Analysis in Diesel Baseline Hydrogen-Fueled Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Oung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3392,580 +3383,589 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Technical papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16th International Conference on Engines &amp; Vehicles, pp.2023-24-0073. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, WCX SAE World Congress Experience, pp.2023-01-0290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2023-24-0073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197082v1</w:t>
+                <w:t xml:space="preserve">hal-04079549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Mashruk</w:t>
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kovaleva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.100139. </w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402622v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of RCCI engine -Ammonia combustion with diesel pilot injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Combustion Analysis in a Gasoline Baseline Hydrogen-Fueled Internal Combustion Engine at Ultra-Lean Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dupuy</w:t>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.6⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16th International Conference on Engines &amp; Vehicles, pp.2023-24-0073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069152v1</w:t>
+                <w:t xml:space="preserve">hal-04197082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a producer gas from sewage sludge gasification enriched with ammonia in a spark-ignition engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alnasif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pacaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Kovaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 171, pp.106731. </w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012734v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Ammonia Spray with a GDI Engine Injector</w:t>
+                <w:t xml:space="preserve">Experimental study of RCCI engine -Ammonia combustion with diesel pilot injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+                <w:t xml:space="preserve">Anthony Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Battistoni</w:t>
+                <w:t xml:space="preserve">Andreas Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrial Pandal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nicolo Frapolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18573/jae.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18573/jae.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181848v1</w:t>
+                <w:t xml:space="preserve">hal-04069152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparameter investigation of syngas/diesel dual-fuel engine performance and emissions with various syngas compositions</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.123736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,77 +4211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelé Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.112041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,1157 +4660,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+                <w:t xml:space="preserve">Laminar flame speed of different syngas compositions for varying thermodynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufitumukiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874822v1</w:t>
+                <w:t xml:space="preserve">hal-03237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Ammonia as an Energy Carrier, 14 (14), pp.4141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14144141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271299v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.146808742110387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14680874211038726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282338v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14680874211038726⟩</w:t>
+              <w:t xml:space="preserve">Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519268v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed of different syngas compositions for varying thermodynamic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237009v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Katoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965745v1</w:t>
+                <w:t xml:space="preserve">hal-02934499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities and Kinetic Modeling of a Renewable E-Fuel: Formic Acid and Its Mixtures with H2 and CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mani Mani Sarathy</w:t>
+                <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (6), pp.7564-7572. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c00944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934499v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
+              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2019-24-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498694v1</w:t>
+                <w:t xml:space="preserve">hal-02797513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International journal of advances and current practices in mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.5859-5868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2019-24-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797513v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192 (3), pp.416-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5974,103 +5974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Alves Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (2), pp.2163-2174. </w:t>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.1578-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6225,103 +6225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6349,278 +6349,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent burning characteristics of FACE-C gasoline and TPRF blend associated with the same RON at elevated pressures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.104-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.02.019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.11 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934598v1</w:t>
+                <w:t xml:space="preserve">hal-01893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent burning characteristics of FACE-C gasoline and TPRF blend associated with the same RON at elevated pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mannaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 95, pp.11 - 17. </w:t>
+              <w:t xml:space="preserve">, 2018, 95, pp.104-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893580v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
               </w:r>
@@ -6645,64 +6645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 179, pp.401 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6749,64 +6749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6853,64 +6853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,77 +6970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocities of premixed nitromethane/air flames: an experimental and kinetic modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7123,90 +7123,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Stuttgart, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7253,90 +7253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hoflack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
@@ -7489,312 +7489,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224622v1</w:t>
+                <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Cycle-to-Cycle Variabilities and Combustion Development in an Optical Spark-Ignition Engine Fueled by Pure Hydrogen and Propane: Insights from Chemiluminescence and PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">An initial step in the experimental characterization of ultra-lean hydrogen/air turbulent spherical flames for internal combustion engine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Coimbra, Jul 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906755v1</w:t>
+                <w:t xml:space="preserve">hal-04575942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7813,2661 +7787,2687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Cycle-to-Cycle Variabilities and Combustion Development in an Optical Spark-Ignition Engine Fueled by Pure Hydrogen and Propane: Insights from Chemiluminescence and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Coimbra, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225518v1</w:t>
+                <w:t xml:space="preserve">hal-04906755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+                <w:t xml:space="preserve">hal-05224622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen-air flames in an optical spark-ignition engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575951v1</w:t>
+                <w:t xml:space="preserve">hal-05225518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575971v1</w:t>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initial step in the experimental characterization of ultra-lean hydrogen/air turbulent spherical flames for internal combustion engine applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+                <w:t xml:space="preserve">Early flame development characterization of ultra-lean hydrogen-air flames in an optical spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575942v1</w:t>
+                <w:t xml:space="preserve">hal-04575951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402540v1</w:t>
+                <w:t xml:space="preserve">hal-04403258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Unich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Minale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAE Italy, Sep 2023, Capri, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-24-0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402562v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of laminar burning velocity from ultra-lean hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jyh-Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Dibble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181655v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in gasoline baseline port-fuel injection hydrogen-fueled spark-ignition engines at ultra-lean condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088354v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of laminar burning velocity from ultra-lean hydrogen/air flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chen Jyh-Yuan</w:t>
+                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert W Dibble</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Duronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266139v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle-to-cycle variation analysis in gasoline baseline port-fuel injection hydrogen-fueled spark-ignition engines at ultra-lean condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio Ramalho Leite</w:t>
+                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Arcentales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266135v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403006v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Boero</w:t>
+                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402975v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181810v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector</w:t>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208099v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia combustion with biomass gaseous fuels and hydrogen: from fundamental properties towards engine use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906819v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402568v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and ethanol blend as fuel for ICE: from the liquid injection to the combustion and pollutant emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia combustion with biomass gaseous fuels and hydrogen: from fundamental properties towards engine use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403091v1</w:t>
+                <w:t xml:space="preserve">hal-04906819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168230v1</w:t>
+                <w:t xml:space="preserve">hal-04402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Ammonia and ethanol blend as fuel for ICE: from the liquid injection to the combustion and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906842v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zitouni</w:t>
+                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402596v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Fundamental combustion characteristics of laminar ultra-lean hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">Twenthieth International Conference on Fluid Dynamcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku university, Nov 2023, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403258v1</w:t>
+                <w:t xml:space="preserve">hal-04906842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Combustion of Biogas Containing Hydrogen in a HCCI Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mariani</w:t>
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Engines &amp; Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256949v1</w:t>
+                <w:t xml:space="preserve">hal-04402596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
               </w:r>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10542,351 +10542,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788532v1</w:t>
+                <w:t xml:space="preserve">hal-03668925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
+              <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050086v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
+              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668925v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
               </w:r>
@@ -10898,51 +10898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11105,77 +11105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alnasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11217,77 +11217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas/diesel dual-fuel: laminar flame speeds and engine performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11325,51 +11325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mukundakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11437,51 +11437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-to-ammonia-to-X: cost assessment of an integrated renewable ammonia-based system providing heat and power for residential use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Coppitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11489,51 +11489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
@@ -11562,51 +11562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Ammonia as future Zero-Carbon fuel for future mobility: Working operating limits for Spark-Ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11709,51 +11709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11778,90 +11778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Emissions of an Ammonia-Fueled SI Engine with Hydrogen Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11895,90 +11895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON NH3/H2/AIR COMBUSTION IN SPARK-IGNITION ENGINE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12128,90 +12128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics of Ammonia in a Modern Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Catane, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12245,64 +12245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation and Modeling of Early Flame Propagation Stages in Operating Conditions Representative of Modern High Efficiency Spark Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12353,90 +12353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoniac: vecteur d’énergie et carburant de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12461,90 +12461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE PERFORMANCE AND EMISSIONS OF AN AMMONIA/HYDROGEN FUELED SI ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12569,103 +12569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TURBULENT BURNING CHARACTERISTICS OF FACE GASOLINE AND TPRF BLEND ASSOCIATED WITH THE SAME RON AT ELEVATED PRESSURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12841,51 +12841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th « Journées d’Etude » of the Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-­‐la-­‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12923,77 +12923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13034,204 +13034,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
+                <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920821v1</w:t>
+                <w:t xml:space="preserve">hal-00919104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13272,135 +13272,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
+                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919104v1</w:t>
+                <w:t xml:space="preserve">hal-00920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13634,103 +13634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of laminar flame speed of Ammonia/Ethanol at high pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13794,51 +13794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14054,64 +14054,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as Fuel for Transportation to Mitigate Zero Carbon Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14385,51 +14385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70074E88"/>
+    <w:nsid w:val="247D8BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14616,51 +14616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jyh-Yuan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Dibble" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266135v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256949v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291262v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906676v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2038" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Ramalho Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.139460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sfriso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Breda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fontanesi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Cordisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-32-0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120394" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villenave" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2024-01-2685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129431" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105260" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mariani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Minale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Unich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-24-0073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Mani Sarathy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Katoch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Elbaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c00944" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Dulbecco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Font" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0073" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575942v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256949v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266139v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jyh-Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Dibble" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291262v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906676v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ORLE2038" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>