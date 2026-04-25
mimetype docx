--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -1794,476 +1794,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Toudoire</w:t>
+                <w:t xml:space="preserve">The reception of Norse Mythology in French. A Brief Introduction to Its Multi-Faceted History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mohnike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La réception des mythes nordiques en France et dans l’espace francophone, 15, pp.7-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945187v1</w:t>
+                <w:t xml:space="preserve">hal-03849964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reception of Norse Mythology in French. A Brief Introduction to Its Multi-Faceted History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mohnike</w:t>
+                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513703v1</w:t>
+                <w:t xml:space="preserve">hal-03821727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Editions and Translations of the Poetic Edda: a Bibliography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821727v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reception of Norse Mythology in French. A Brief Introduction to Its Multi-Faceted History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mohnike</w:t>
+                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La réception des mythes nordiques en France et dans l’espace francophone, 15, pp.7-39</w:t>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849964v1</w:t>
+                <w:t xml:space="preserve">hal-03945187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Editions and Translations of the Poetic Edda: a Bibliography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Reception of Norse Mythology in French. A Brief Introduction to Its Multi-Faceted History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mohnike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.105-118</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945176v1</w:t>
+                <w:t xml:space="preserve">hal-03513703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiévalisme boréal et séries télévisées</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#248;nding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone K&#248;lle Martinsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv34wmsz6.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110431360-102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-grands-mythes-nordiques/9782290418765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/ikbm2514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bott&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#248;nding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone K&#248;lle Martinsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv34wmsz6.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110431360-102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-grands-mythes-nordiques/9782290418765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/ikbm2514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bott&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>