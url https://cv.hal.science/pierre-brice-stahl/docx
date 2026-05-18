--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -1214,77 +1214,1296 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05531539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boreal Medievalism: The Imaginary of the Viking Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Borealism, 61 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54432/scand/ikbm2514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reception of Norse Mythology in French. A Brief Introduction to Its Multi-Faceted History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mohnike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La réception des mythes nordiques en France et dans l’espace francophone, 15, pp.7-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Editions and Translations of the Poetic Edda: a Bibliography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Toudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ballotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reception of Norse Mythology in French. A Brief Introduction to Its Multi-Faceted History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mohnike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiévalisme boréal et séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales. Langue Textes Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Moyen Âge en séries, 78, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre recherche du savoir et joute d’énigme. Les motivations d’Óðinn dans le Vafþrúðnismál</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.251-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagas et lettres du Nord. L’apport de Régis Boyer aux études scandinaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Emion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les sagas médiévales. Hommage à Régis Boyer, 2 (294), pp.135-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du Nord dans Vikings. Entre exploration, imaginaire et altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Boréalisme 2.0, 290, pp.285-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énigme d’inversion dans la littérature médiévale scandinave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233, pp.329-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles approches sur le Vafþrúðnismál et le genre de l’énigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enigmes et nature des protagonistes dans la Hervarar saga ok Heiðreks et le Vafþrúðnismál</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.217-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énigmes et nature des protagonistes dans la Hervarar saga ok Heiðreks et le Vafþrúðnismál</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.217-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds scandinaves précieux du bassin rhénan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg et l'imaginaire du Nord, 8, pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des mythes nordiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mohnike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1300,100 +2519,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Toudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,73 +2627,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 301, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des mythes nordiques en France et dans l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mohnike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1490,1440 +2709,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sagas médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Emion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boréalisme 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 290, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610393v1</w:t>
-              </w:r>
-[...1217 lines deleted...]
-                <w:t xml:space="preserve">hal-02610387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2941,51 +2941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Non un programme, mais une direction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#248;nding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone K&#248;lle Martinsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv34wmsz6.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110431360-102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-grands-mythes-nordiques/9782290418765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/ikbm2514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bott&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05531533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#248;nding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone K&#248;lle Martinsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv34wmsz6.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110431360-102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05514748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-grands-mythes-nordiques/9782290418765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/tel-05531539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/ikbm2514" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03849974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;my" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Emion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Jamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.290.0149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bott&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Antunes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>