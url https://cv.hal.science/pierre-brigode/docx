--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -162,4033 +162,4262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations : l’aménagement du territoire est-il responsable ?</w:t>
+                <w:t xml:space="preserve">Past trajectory of a Northwest Europe socio-ecosystem at the land-sea interface: Case study of the northern watersheds of the Bay of Brest over the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">C. Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Dessandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 690, pp.113703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05512202v1</w:t>
+                <w:t xml:space="preserve">insu-05557352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inondations : l’aménagement du territoire est-il responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05028312v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved predictions in ungauged basins using flood marks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using century-long reanalysis and a rainfall-runoff model to explore multi-decadal variability in catchment hydrology at the European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.133145. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5535-5553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5535-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006074v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
+                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Giacona</w:t>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentologika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462391v1</w:t>
+                <w:t xml:space="preserve">hal-05028312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved predictions in ungauged basins using flood marks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Romain Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2073-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.133145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564899v1</w:t>
+                <w:t xml:space="preserve">hal-05006074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683781v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felix Billaud</w:t>
+                <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363619⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.2073-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2073-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689870v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kate V Heal</w:t>
+                <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589184v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation events observed over the last decade on the eastern French Mediterranean coastal area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
+                <w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101988⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04727088v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Castellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Kate V Heal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation events observed over the last decade on the eastern French Mediterranean coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.101988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03963765v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04727088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (17), pp.3293-3327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3293-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208050v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall in the Greater and Lesser Antilles: Performance of five gridded datasets on a daily timescale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tric</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101203⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772033v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+                <w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Piantini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (17), pp.3293-3327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3293-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Rainfall in the Greater and Lesser Antilles: Performance of five gridded datasets on a daily timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Tric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.101203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710678v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crue du 23 novembre 2019 sur la Côte d’Azur : comparaison de débits estimés par analyse d’images et par modélisation hydrologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Robert</w:t>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2101391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768966v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we benefit from regime information to make more effective use of long short-term memory (LSTM) runoff models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-5793-2022⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03869584v1</w:t>
+                <w:t xml:space="preserve">hal-03710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past hydrology of eastern Canadian boreal catchments using clastic varved sediments and hydro-climatic modelling: 160 years of fluvial inflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crue du 23 novembre 2019 sur la Côte d’Azur : comparaison de débits estimés par analyse d’images et par modélisation hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa-Linh Liebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gagnon-Poiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Aubin Chonoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Francus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
+                <w:t xml:space="preserve">Étienne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-17-653-2021⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2101391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181080v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How can we benefit from regime information to make more effective use of long short-term memory (LSTM) runoff models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.5793-5816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2021.1976600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-5793-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370022v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping water resources in Corsica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reconstructing past hydrology of eastern Canadian boreal catchments using clastic varved sediments and hydro-climatic modelling: 160 years of fluvial inflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gagnon-Poiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+                <w:t xml:space="preserve">Pierre Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019009⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.653-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-17-653-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272525v1</w:t>
+                <w:t xml:space="preserve">hal-03181080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring stable isotopes for regional discharge reconstruction in eastern Labrador and teleconnection with the Arctic Oscillation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Begin</w:t>
+                <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Savard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04731-2⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2021.1976600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272513v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in French weather pattern seasonal frequencies projected by a CMIP5 ensemble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mapping water resources in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérardin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5549⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773657v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow variability over the 1881–2011 period in northern Québec: comparison of hydrological reconstructions based on tree rings and geopotential height field reanalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tree-ring stable isotopes for regional discharge reconstruction in eastern Labrador and teleconnection with the Arctic Oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1785-2016⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (5-6), pp.3625-3640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04731-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401415v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Magand</w:t>
+                <w:t xml:space="preserve">Changes in French weather pattern seasonal frequencies projected by a CMIP5 ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">P. Ribstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2014.993643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.5549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244903v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of model-based extreme flood estimation on the calibration period: the case study of the Kamp River (Austria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Streamflow variability over the 1881–2011 period in northern Québec: comparison of hydrological reconstructions based on tree rings and geopotential height field reanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+                <w:t xml:space="preserve">F. Brissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+                <w:t xml:space="preserve">A. Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gailhard</w:t>
+                <w:t xml:space="preserve">L. Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Garavaglia</w:t>
+                <w:t xml:space="preserve">A. Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special issue: Modelling Temporally-variable Catchments, 60 (7-8), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.1785-1804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1006632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1785-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164840v1</w:t>
+                <w:t xml:space="preserve">hal-01401415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes probabilistes et déterministes d'estimation des débits extrêmes : comparaison de résultats sur deux bassins versants de Colombie-Britannique (canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.72-78. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.993643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180240v1</w:t>
+                <w:t xml:space="preserve">hal-01244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ENSO and heavy rainfall events over coastal British Columbia through a weather pattern classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dependence of model-based extreme flood estimation on the calibration period: the case study of the Kamp River (Austria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Micovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bernardara</w:t>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paquet</w:t>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Garavaglia</w:t>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1455-2013⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue: Modelling Temporally-variable Catchments, 60 (7-8), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2015.1006632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196249v1</w:t>
+                <w:t xml:space="preserve">hal-01164840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthodes probabilistes et déterministes d'estimation des débits extrêmes : comparaison de résultats sur deux bassins versants de Colombie-Britannique (canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Mićović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.72-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00785252v1</w:t>
+                <w:t xml:space="preserve">hal-01180240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to observed hydrometeorological variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Linking ENSO and heavy rainfall events over coastal British Columbia through a weather pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federico Garavaglia</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Micovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013WR013687⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.1455-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1455-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083199v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ENSO and heavy rainfall events over coastal British Columbia through a weather pattern classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1455-201310.5194/hessd-9-11733-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 476, pp.410 - 425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110435v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linking ENSO and heavy rainfall events over coastal British Columbia through a weather pattern classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Mićović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1455-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1455-201310.5194/hessd-9-11733-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to observed hydrometeorological variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013WR013687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimization of the geopotential heights information used in a rainfall-based weather patterns classification over Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1097-0088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/joc.3535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4198,323 +4427,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using global reanalysis and rainfall-runoff model to study multi-decadal variability in catchment hydrology at the European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can regime characteristics of catchments help in training of local and regional LSTM-based runoff models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4524,682 +4753,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Alex Storm Flash-Flood in the Vésubie Catchment (South Eastern France) Using Telemac-2D Hydraulic Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Imperatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.847-863, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419-436, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Culverts in Basilisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Amama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Mangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.121-137, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Streamflow Estimated by Image Analysis (LSPIV) and by Hydrologic and Hydraulic Modelling on the French Riviera During November 2019 Flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa-Linh Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Chonoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gourbesville; Guy Caignaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.255-273, 2022, 978-981-19-1599-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Inundation Mapping with a 2D Hydraulic Modelling Tool Based on Adaptive Grid Refinement: The Case of the October 2015 French Riviera Flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5209,5182 +5438,5182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure prise en compte du castor dans les projets de restauration des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 14 Restaurer et Planifier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'échanges et de valorisation en écologie de la restauration, Jan 2026, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low flows in a French Mediterranean and Alpine area: climatic and geological drivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657513</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05350424v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Low flows in a French Mediterranean and Alpine area: climatic and geological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178718v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05350424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past trajectory of a socio-ecosystem at the land-sea interface: the case of the northern watersheds of the Bay of Brest over the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. pp.EGU25-17787, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réanalyse globale et modèle hydrologique pour l’analyse de la variabilité multi-décennale des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, 28ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361293v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanalyse globale et modèle hydrologique pour l’analyse de la variabilité multi-décennale des bassins versants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, 28ème édition</w:t>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318471v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.419-436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation observed over the last 20 years on French Riviera coastal catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a hydrological consensus about the 2nd - 3rd October 2020 ALEX storm event in the French &amp;quot;Alpes Maritimes&amp;quot; region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change and deforestation in Haiti: are historical hydro-meteorological observations relevant to describe present catchment hydrological characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389323v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and deforestation in Haiti: are historical hydro-meteorological observations relevant to describe present catchment hydrological characteristics?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a hydrological consensus about the 2nd - 3rd October 2020 ALEX storm event in the French &amp;quot;Alpes Maritimes&amp;quot; region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725576v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing heavy rainfall events associated with major floods in Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tric Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième édition du colloque Haïti Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Port au Prince, Haiti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Amama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Mangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouaar Cheikh Larafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Streamflow Estimated by Image Analysis (LSPIV) and by Hydrologic and Hydraulic Modelling on the French Riviera During November 2019 Flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa-Linh Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Chonoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Alex Storm flash-flood in the Vésubie catchment (South Eastern France) using TELEMAC-2D hydraulic code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Imperatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic-hydraulic coupling for flash flood real-time simulation: Application to the October 2015 French Riviera floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISQ’EAU : Augmenter la résilience des territoires face aux risques de crues éclairs et de pollutions des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertir les cartes hydrologiques en profils en long du débit des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO-SHF Sécheresses étiages et déficits en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real-time inundation mapping with a 2D hydraulic modelling tool based on adaptive grid refinement: the case of the October 2015 French Riviera flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">SimHydro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111792v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time inundation mapping with a 2D hydraulic modelling tool based on adaptive grid refinement: the case of the October 2015 French Riviera flood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781413v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t>
+              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609945v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What type of floods are rainfall-runoff models able to simulate based on a long-term atmospheric reanalysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29007/qsqj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional discharge reconstruction from tree-ring δ13C and δ18O values in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Dendro Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thimphu, Bhutan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical floods reconstruction using NOAA 20CR global climate reanalysis over the last 150 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Jégonday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de l’AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term variability of flood hazard in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and hazards in natural and urban environmentsunder multiple stress factors, including climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Riederalp, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANATEM Hydro sur les Alpes du Nord et du Sud : applications sur les bassins versants de l’Isère et de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on reconstituer de longues séries de crues par modélisation pluie-débit à partir d’une réanalyse atmosphérique globale ? Application au Fier et à l’Arve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la simulation de séries climatiques en zone sahélienne à la simulation hydrologique : le cas de la reconstitution des niveaux du lac Tchad sur la période 1851-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are conceptual rainfall-runoff models robust enough to quantify the impacts of urbanization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de l’AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood variability over 1871-2012 in Northern Québec: comparison of hydrological reconstructions based on tree-rings and on geopotential height field reanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to the calibration period used for the MORDOR rainfall-runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’AISH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to observed hydro-meteorological variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to introduce climate change into extreme precipitation predetermination? First attempts to tamper with the MEWP method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes probabilistes et déterministes d’estimation des débits extrêmes : Comparaison de résultats sur deux bassins versants de Colombie Britannique (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF : Événements extrêmes d’inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UK extreme rainfall estimation based on weather pattern approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Goodess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVAN2013 (Advances in Extreme Value Analysis and Application to Natural Hazards)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a new rainfall-based weather patterns classification with 76 COST733 weather type classifications over Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10394,2325 +10623,2325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrométrie 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Shiny::INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351888v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Shiny::INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Hydrométrie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935023v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRgalaxy : Des outils pour les modèles hydrologiques pluie-débit GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) -Prévision des crues et inondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using satellite rainfall estimations for the definition of heavy rainfall statistics on two Caribbean watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tric Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff predictive capability of a simple LSTM model versus a proven conceptual model between diverse hydrological regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th edition of the International R User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations du 3 octobre 2015 sur la côte d'Azur : un évènement bref et intense !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Départementale des Risques Majeurs 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How long would we have to wait before (re)filling the Malpasset dam reservoir? An example of a teaching project done using R and airGR modeling packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are we able to detect hydrological impacts of beaver dams at the catchment scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Beaver Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vemb, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6es Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleconnections between reconstructed long Canadian streamflow series and climate modes of variability over the 1851-2011 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration period dependence of extreme flood estimations (with a model-based flood frequency method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between rainfall-based weather pattern classification over British Columbia and El Niño Southern Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete application of the SCHADEX method on an Austrian catchment: extreme flood estimation on the Kamp river at Zwettl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribstein Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12722,100 +12951,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et risque hydrologique : évaluation de la méthode SCHADEX en contexte non-stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Pierre et Marie Curie - Paris VI, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00851384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12825,213 +13054,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première modélisation des débits générés par la tempête Alex (octobre 2020) dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géoazur, UMR 7329, 250 rue Albert Einstein, Université Sophia Antipolis, 06560 Valbonne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau et le changement climatique en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13041,250 +13270,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. R package version 0.2.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481411v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). R package version 0.3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412872v17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13352,51 +13581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CE33106"/>
+    <w:nsid w:val="B6C42059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13583,51 +13812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brigode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-0741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184395402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512202v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Linh Liebard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chonoski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101391" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5793-2022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagnon-Poir&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-653-2021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dinis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04731-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5549" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perreault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuentz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1785-2016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mi&#263;ovi&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Micovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-2013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-201310.5194/hessd-9-11733-2012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3535" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lastes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Argence" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gandouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Imperatrice" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Torchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Penaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17787" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tric Emmanuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781407v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dinis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Savard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020766v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne J&#233;gonday" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896831v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuentz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018648v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018652v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018640v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15103" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020769v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018639v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018638v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribstein Pierre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851384v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brigode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-0741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184395402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101203" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Linh Liebard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chonoski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5793-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagnon-Poir&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-653-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04731-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5549" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perreault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuentz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1785-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mi&#263;ovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Micovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-2013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-201310.5194/hessd-9-11733-2012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3535" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lastes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Argence" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gandouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Imperatrice" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_52" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Torchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Penaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17787" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tric Emmanuel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dinis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Savard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne J&#233;gonday" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuentz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018670v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538644v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balieu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482849v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15103" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018658v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018639v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018638v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribstein Pierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894853v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>