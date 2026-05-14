--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -196,627 +196,627 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past trajectory of a Northwest Europe socio-ecosystem at the land-sea interface: Case study of the northern watersheds of the Bay of Brest over the last 150 years</w:t>
+                <w:t xml:space="preserve">Inondations : l’aménagement du territoire est-il responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Valero</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Penaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05557352v1</w:t>
+                <w:t xml:space="preserve">insu-05512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations : l’aménagement du territoire est-il responsable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past trajectory of a Northwest Europe socio-ecosystem at the land-sea interface: Case study of the northern watersheds of the Bay of Brest over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.A. Dessandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 690, pp.113703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05512202v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05557352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using century-long reanalysis and a rainfall-runoff model to explore multi-decadal variability in catchment hydrology at the European scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improved predictions in ungauged basins using flood marks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-5535-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 657, pp.133145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383979v1</w:t>
+                <w:t xml:space="preserve">hal-05006074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using century-long reanalysis and a rainfall-runoff model to explore multi-decadal variability in catchment hydrology at the European scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (20), pp.5535-5553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-5535-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05028312v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved predictions in ungauged basins using flood marks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">CAMELS-FR dataset: a large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Caupin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 657, pp.133145. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.1461-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05006074v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,77 +906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simbi: historical hydro-meteorological time series and signatures for 24 catchments in Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,295 +1021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
+                <w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pons</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Criado</w:t>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Billaud</w:t>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (1), </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689870v1</w:t>
+                <w:t xml:space="preserve">hal-04683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t>
+                <w:t xml:space="preserve">Consensus hydrologique de la tempête ALEX du 2 et 3 octobre 2020 dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Frédéric Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+                <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+                <w:t xml:space="preserve">Felix Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683781v1</w:t>
+                <w:t xml:space="preserve">hal-04689870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
               </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation events observed over the last decade on the eastern French Mediterranean coastal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,334 +1561,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04727088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Magand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+                <w:t xml:space="preserve">hal-03963765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cours d’eau sous leur meilleur ProfHyl</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Magand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.13-15. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963765v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: an open-source tool for teaching hydrological modeling with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,455 +1942,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall in the Greater and Lesser Antilles: Performance of five gridded datasets on a daily timescale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.101203. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772033v1</w:t>
+                <w:t xml:space="preserve">hal-03710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainfall in the Greater and Lesser Antilles: Performance of five gridded datasets on a daily timescale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Tric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.101203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+                <w:t xml:space="preserve">hal-03772033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marco Piantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710678v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crue du 23 novembre 2019 sur la Côte d’Azur : comparaison de débits estimés par analyse d’images et par modélisation hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa-Linh Liebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,51 +2480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we benefit from regime information to make more effective use of long short-term memory (LSTM) runoff models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing past hydrology of eastern Canadian boreal catchments using clastic varved sediments and hydro-climatic modelling: 160 years of fluvial inflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gagnon-Poiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,103 +2718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondations sur la Côte d’Azur : bilan hydro-météorologique des épisodes de 2015 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 107 (1), pp.1-14. </w:t>
@@ -2852,90 +2852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping water resources in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (5-6), pp.3625-3640. </w:t>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in French weather pattern seasonal frequencies projected by a CMIP5 ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamflow variability over the 1881–2011 period in northern Québec: comparison of hydrological reconstructions based on tree rings and geopotential height field reanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,90 +3384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter transferability under changing climate: case study with a land surface model in the Durance watershed, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60, pp.1408-1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3501,51 +3501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of model-based extreme flood estimation on the calibration period: the case study of the Kamp River (Austria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes probabilistes et déterministes d'estimation des débits extrêmes : comparaison de résultats sur deux bassins versants de Colombie-Britannique (canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking ENSO and heavy rainfall events over coastal British Columbia through a weather pattern classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Micovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3903,77 +3903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological model parameter instability: A source of additional uncertainty in estimating the hydrological impacts of climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 476, pp.410 - 425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,51 +4007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking ENSO and heavy rainfall events over coastal British Columbia through a weather pattern classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to observed hydrometeorological variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,51 +4275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the geopotential heights information used in a rainfall-based weather patterns classification over Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using global reanalysis and rainfall-runoff model to study multi-decadal variability in catchment hydrology at the European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4516,103 +4516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4647,51 +4647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can regime characteristics of catchments help in training of local and regional LSTM-based runoff models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,291 +4761,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Alex Storm Flash-Flood in the Vésubie Catchment (South Eastern France) Using Telemac-2D Hydraulic Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rabab Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lastes</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Argence</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.847-863, 2022, Springer Water, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_52⟩</w:t>
+              <w:t xml:space="preserve">, pp.419-436, 2022, Springer Water, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781355v1</w:t>
+                <w:t xml:space="preserve">hal-03781275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Simulation of the Alex Storm Flash-Flood in the Vésubie Catchment (South Eastern France) Using Telemac-2D Hydraulic Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lastes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Alan Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Imperatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.419-436, 2022, Springer Water, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.847-863, 2022, Springer Water, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781275v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Culverts in Basilisk</w:t>
               </w:r>
@@ -5316,64 +5316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Inundation Mapping with a 2D Hydraulic Modelling Tool Based on Adaptive Grid Refinement: The Case of the October 2015 French Riviera Flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5567,817 +5567,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past trajectory of a socio-ecosystem at the land-sea interface: the case of the northern watersheds of the Bay of Brest over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hurel</w:t>
+                <w:t xml:space="preserve">Clara Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Meslin</w:t>
+                <w:t xml:space="preserve">Aurelie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. pp.EGU25-17787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178718v1</w:t>
+                <w:t xml:space="preserve">hal-05051354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low flows in a French Mediterranean and Alpine area: climatic and geological drivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Beaver presence and hydromorphological restoration of rivers in France: situation report and feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657513</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05350424v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low flows in a French Mediterranean and Alpine area: climatic and geological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048816v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05350424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past trajectory of a socio-ecosystem at the land-sea interface: the case of the northern watersheds of the Bay of Brest over the last 150 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t>
+                <w:t xml:space="preserve">CAMELS-FR dataset: A large-sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. pp.EGU25-17787, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copernicus Meetings, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051354v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanalyse globale et modèle hydrologique pour l’analyse de la variabilité multi-décennale des bassins versants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Bathelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, 28ème édition</w:t>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318471v1</w:t>
+                <w:t xml:space="preserve">hal-04361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simbi : base de données hydro-climatiques historiques et signatures de 24 bassins versants haïtiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Réanalyse globale et modèle hydrologique pour l’analyse de la variabilité multi-décennale des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, 28ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361293v1</w:t>
+                <w:t xml:space="preserve">hal-04318471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6413,588 +6413,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation observed over the last 20 years on French Riviera coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855459v1</w:t>
+                <w:t xml:space="preserve">hal-04320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.419-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687235v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hydrologic-hydraulic coupling approaches able to reproduce Alex flash-flood dynamics and impacts on southeastern French headwaters?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La réaction des bassins versants maralpins aux précipitations intenses du 2 octobre 2020 : mesures du transport sédimentaire, modèle de connectivité sédimentaire en Roya et principes de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS Rivers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781489v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation observed over the last 20 years on French Riviera coastal catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">CAMELS-FR: A large sample hydroclimatic dataset for France to explore hydrological diversity and support model benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320401v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and deforestation in Haiti: are historical hydro-meteorological observations relevant to describe present catchment hydrological characteristics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7058,90 +7058,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a hydrological consensus about the 2nd - 3rd October 2020 ALEX storm event in the French &amp;quot;Alpes Maritimes&amp;quot; region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
@@ -7192,77 +7192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing heavy rainfall events associated with major floods in Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tric Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième édition du colloque Haïti Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Port au Prince, Haiti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7281,480 +7281,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qiyu Yu</w:t>
+                <w:t xml:space="preserve">Comparison of Streamflow Estimated by Image Analysis (LSPIV) and by Hydrologic and Hydraulic Modelling on the French Riviera During November 2019 Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa-Linh Liebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Chonoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">SimHydro 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781481v1</w:t>
+                <w:t xml:space="preserve">hal-03781487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling culverts in Basilisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Amama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Mangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevis Mbonyinshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
+              <w:t xml:space="preserve">SimHydro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537380v1</w:t>
+                <w:t xml:space="preserve">hal-03781481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Streamflow Estimated by Image Analysis (LSPIV) and by Hydrologic and Hydraulic Modelling on the French Riviera During November 2019 Flood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological alteration of urban rivers assessed by hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouaar Cheikh Larafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781487v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t>
@@ -7783,90 +7783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Alex Storm flash-flood in the Vésubie catchment (South Eastern France) using TELEMAC-2D hydraulic code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Imperatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7921,90 +7921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic-hydraulic coupling for flash flood real-time simulation: Application to the October 2015 French Riviera floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8032,489 +8032,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISQ’EAU : Augmenter la résilience des territoires face aux risques de crues éclairs et de pollutions des eaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Convertir les cartes hydrologiques en profils en long du débit des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">UNESCO-SHF Sécheresses étiages et déficits en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111763v1</w:t>
+                <w:t xml:space="preserve">hal-02609948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertir les cartes hydrologiques en profils en long du débit des cours d'eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RISQ’EAU : Augmenter la résilience des territoires face aux risques de crues éclairs et de pollutions des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-SHF Sécheresses étiages et déficits en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.7</w:t>
+              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609948v1</w:t>
+                <w:t xml:space="preserve">hal-04111763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time inundation mapping with a 2D hydraulic modelling tool based on adaptive grid refinement: the case of the October 2015 French Riviera flood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781413v1</w:t>
+                <w:t xml:space="preserve">hal-02609945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Real-time inundation mapping with a 2D hydraulic modelling tool based on adaptive grid refinement: the case of the October 2015 French Riviera flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kirstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t>
+              <w:t xml:space="preserve">SimHydro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609945v1</w:t>
+                <w:t xml:space="preserve">hal-03781413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8556,64 +8556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8664,51 +8664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What type of floods are rainfall-runoff models able to simulate based on a long-term atmospheric reanalysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8785,90 +8785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Dendro Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thimphu, Bhutan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9017,277 +9017,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical floods reconstruction using NOAA 20CR global climate reanalysis over the last 150 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The long-term variability of flood hazard in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Jégonday</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l’AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Risks and hazards in natural and urban environmentsunder multiple stress factors, including climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Riederalp, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020766v1</w:t>
+                <w:t xml:space="preserve">hal-01896831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term variability of flood hazard in the Alps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical floods reconstruction using NOAA 20CR global climate reanalysis over the last 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Solène Jégonday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks and hazards in natural and urban environmentsunder multiple stress factors, including climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Riederalp, Switzerland</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l’AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896831v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANATEM Hydro sur les Alpes du Nord et du Sud : applications sur les bassins versants de l’Isère et de la Durance</w:t>
               </w:r>
@@ -9312,51 +9312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9392,307 +9392,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on reconstituer de longues séries de crues par modélisation pluie-débit à partir d’une réanalyse atmosphérique globale ? Application au Fier et à l’Arve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De la simulation de séries climatiques en zone sahélienne à la simulation hydrologique : le cas de la reconstitution des niveaux du lac Tchad sur la période 1851-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018670v1</w:t>
+                <w:t xml:space="preserve">hal-02606966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la simulation de séries climatiques en zone sahélienne à la simulation hydrologique : le cas de la reconstitution des niveaux du lac Tchad sur la période 1851-2011</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Peut-on reconstituer de longues séries de crues par modélisation pluie-débit à partir d’une réanalyse atmosphérique globale ? Application au Fier et à l’Arve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.2</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606966v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are conceptual rainfall-runoff models robust enough to quantify the impacts of urbanization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9730,51 +9730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood variability over 1871-2012 in Northern Québec: comparison of hydrological reconstructions based on tree-rings and on geopotential height field reanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9849,432 +9849,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to the calibration period used for the MORDOR rainfall-runoff model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to introduce climate change into extreme precipitation predetermination? First attempts to tamper with the MEWP method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Garavaglia</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’AISH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018648v1</w:t>
+                <w:t xml:space="preserve">hal-03018643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to observed hydro-meteorological variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to the calibration period used for the MORDOR rainfall-runoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l’AISH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018645v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce climate change into extreme precipitation predetermination? First attempts to tamper with the MEWP method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of SCHADEX extreme flood estimations to observed hydro-meteorological variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Garçon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018643v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes probabilistes et déterministes d’estimation des débits extrêmes : Comparaison de résultats sur deux bassins versants de Colombie Britannique (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10407,51 +10407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Goodess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVAN2013 (Advances in Extreme Value Analysis and Application to Natural Hazards)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Siegen, Germany</w:t>
@@ -10493,51 +10493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a new rainfall-based weather patterns classification with 76 COST733 weather type classifications over Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,77 +10637,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des interfaces graphiques pour la modélisation hydrologique pluie-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,103 +10758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMELS-FR: Un échantillon de bassins versants français pour l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mendoza Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrométrie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
@@ -10883,90 +10883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRgalaxy : Des outils pour les modèles hydrologiques pluie-débit GR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11004,90 +11004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
@@ -11129,90 +11129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) -Prévision des crues et inondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
@@ -11241,103 +11241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments’ reactions to the Oct. 2nd 2020 heavy rainfall in the Maritime Alps (France): sediment transport measurements, sediment connectivity model in the Roya river and reconstruction guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -11379,64 +11379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using satellite rainfall estimations for the definition of heavy rainfall statistics on two Caribbean watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Bathelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tric Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11504,51 +11504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff predictive capability of a simple LSTM model versus a proven conceptual model between diverse hydrological regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyhaneh Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11602,476 +11602,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">15th edition of the International R User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370445v1</w:t>
+                <w:t xml:space="preserve">hal-02609956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th edition of the International R User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609956v1</w:t>
+                <w:t xml:space="preserve">hal-03370445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations du 3 octobre 2015 sur la côte d'Azur : un évènement bref et intense !</w:t>
+                <w:t xml:space="preserve">How long would we have to wait before (re)filling the Malpasset dam reservoir? An example of a teaching project done using R and airGR modeling packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Départementale des Risques Majeurs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de l’EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954466v1</w:t>
+                <w:t xml:space="preserve">hal-03020769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How long would we have to wait before (re)filling the Malpasset dam reservoir? An example of a teaching project done using R and airGR modeling packages</w:t>
+                <w:t xml:space="preserve">Les inondations du 3 octobre 2015 sur la côte d'Azur : un évènement bref et intense !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de l’EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée Départementale des Risques Majeurs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020769v1</w:t>
+                <w:t xml:space="preserve">hal-01954466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are we able to detect hydrological impacts of beaver dams at the catchment scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Beaver Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vemb, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12096,90 +12096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12204,77 +12204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12325,90 +12325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12433,51 +12433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleconnections between reconstructed long Canadian streamflow series and climate modes of variability over the 1851-2011 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12558,51 +12558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration period dependence of extreme flood estimations (with a model-based flood frequency method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,51 +12683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between rainfall-based weather pattern classification over British Columbia and El Niño Southern Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Mićović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12808,51 +12808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete application of the SCHADEX method on an Austrian catchment: extreme flood estimation on the Kamp river at Zwettl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12965,51 +12965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et risque hydrologique : évaluation de la méthode SCHADEX en contexte non-stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Pierre et Marie Curie - Paris VI, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13068,51 +13068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première modélisation des débits générés par la tempête Alex (octobre 2020) dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géoazur, UMR 7329, 250 rue Albert Einstein, Université Sophia Antipolis, 06560 Valbonne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13284,64 +13284,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRdatasets: Hydro-Meteorological Catchments Datasets for the 'airGR' Packages. R package version 0.2.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13381,77 +13381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: Teaching Hydrological Modelling with the GR Rainfall-Runoff Models ('Shiny' Interface Included). R package version 0.3.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13581,51 +13581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6C42059"/>
+    <w:nsid w:val="2F8B626F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13812,51 +13812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brigode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-0741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184395402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101203" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Linh Liebard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chonoski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5793-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagnon-Poir&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-653-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04731-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5549" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perreault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuentz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1785-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mi&#263;ovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Micovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-2013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-201310.5194/hessd-9-11733-2012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3535" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lastes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Argence" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gandouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Imperatrice" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_52" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Torchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Penaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17787" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tric Emmanuel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dinis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Savard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne J&#233;gonday" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuentz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018670v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538644v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balieu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482849v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15103" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018658v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018639v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018638v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribstein Pierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894853v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-brigode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8257-0741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184395402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512202v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05557352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dessandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113703" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05006074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caupin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-5535-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1461-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bathelemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2073-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363619" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Linh Liebard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chonoski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Hashemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5793-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gagnon-Poir&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-653-2021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2021.1976600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dinis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Begin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Savard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Marion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04731-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribstein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5549" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perreault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuentz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1785-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.993643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garavaglia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2015.1006632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mi&#263;ovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Micovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-2013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785252v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1455-201310.5194/hessd-9-11733-2012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3535" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Yassine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_27" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lastes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Argence" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gandouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Imperatrice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_52" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Amama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mangara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevis Mbonyinshuti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyu Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Torchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kirstetter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_25" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05508991v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Buisson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Penaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17787" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hurel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Meslin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6659" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318471v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725576v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pons" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-383" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tric Emmanuel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouaar Cheikh Larafa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020816v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20502" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dinis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Savard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Blanchet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne J&#233;gonday" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuentz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606966v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Folton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Favre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018652v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935023v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144093v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538644v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balieu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482849v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15103" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954466v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018658v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018639v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018638v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribstein Pierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894853v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bidet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481411v4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b047cd45ee4f9346a6fa7338c8d7ec230825143d;origin=https://cran.r-project.org/package%253DairGRdatasets;visit=swh:1:snp:c09c87412da9be257d813ea1173036ec6181d5d3;anchor=swh:1:rel:a68ddd145c52c5f9de5771dde91cecd942aecee9;path=/airGRdatasets/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>