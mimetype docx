--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Briole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6805-6295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-7405-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interaction at Santorini. The crisis of February 2025. Constraints from geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Sakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground deformation of the south-eastern flank of Mount Etna monitored by GNSS and SAR interferometry from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234 (1), pp.664-682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2 December 2020 MW 4.6, Kallithea (Viotia), central Greece earthquake: a very shallow damaging rupture detected by InSAR and its role in strain accommodation by neotectonic normal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Novellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1523-1541. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-023-01213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arkalochori Mw = 5.9 Earthquake of 27 September 2021 Inside the Heraklion Basin: A Shallow, Blind Rupture Event Highlighting the Orthogonal Extension of Central Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yariv Hamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Zahradník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Correction of Sentinel-1 Synthetic Aperture Radar Interferograms Using a High-Resolution Weather Model Validated by GNSS Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.2258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13122258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 Mw = 6.6 Bodrum-Kos Earthquake, Southeast Aegean Sea: Contribution of the Tsunami Modeling to the Assessment of the Fault Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cordrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (12), pp.4865-4889. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-021-02766-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic and postseismic deformation, field observations and fault model of the October 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.999-1024. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-021-00599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Vapor Tomography of the Lower Atmosphere from Multiparametric Inversion: the Mt. Etna Volcano Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Aranzulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Spinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.510514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.468-492. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino-style earthquakes along blind normal faults in Northern Thessaly (Greece): kinematic evidence from field observations, seismology, SAR interferometry and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/bgsg.27102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Kinematic GNSS Data to Assess the Accuracy and Precision of the TanDEM-X DEM Resampled at 1-m Resolution Over the Western Corinth Gulf, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufferal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3016 - 3025. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2021.3055399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrinja earthquake moved crust 10 feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.3016-3025. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GNSS Tropospheric Delay Measurements for the Parameterization and Validation of WRF High-Resolution Re-Analysis over the Western Gulf of Corinth, Greece: The PaTrop Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13101898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw = 5.6 Kanallaki Earthquake of 21 March 2020 in West Epirus, Greece: Reverse Fault Model from InSAR Data and Seismotectonic Implications for Apulia-Eurasia Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformation and Seismic Fault Model of the M6.4 Durres (Albania) Nov. 26, 2019 Earthquake, Based on GNSS/INSAR Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.210. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 25 October 2018 Mw = 6.7 Zakynthos earthquake (Ionian Sea, Greece): A low-angle fault model based on GNSS data, relocated seismicity, small tsunami and implications for the seismic hazard in the west Hellenic Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Barberopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.101731. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JOG.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel optical and SAR data highlights multi-segment faulting during the 2018 Palu-Sulawesi earthquake (Mw 7.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault responsible for Samos earthquake identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.101731. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 Mw 6.8 Zakynthos (Ionian Sea, Greece) earthquake: seismic source and local tsunami characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piatanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221 (2), pp.1043-1054. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/GJI/GGAA053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of the 2017 Canadian wildfire plume to the tropics via the Asian monsoon circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ploeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21), pp.13547-13567. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-13547-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the deformation around the Rio-Patras fault (Greece) observed by synthetic aperture radar interferometry from 1993 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (16), pp.6365-6382. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1591646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 M6.6 Kos Earthquake: Seismic and Geodetic Evidence for an Active North-Dipping Normal Fault at the Western End of the Gulf of Gökova (SE Aegean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (10), pp.4177-4211. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of smectites in the electrical conductivity of active hydrothermal systems: electrical properties of core samples from Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. G. Flóvenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Hersir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (3), pp.1558-1582. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Displacements from Moderate-Size Earthquakes Mapped by Sentinel-1 Differential Interferometry: The Case of February 2017 Gulpinar Earthquake Sequence (Biga Peninsula, Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Kourkouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moshou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.1089. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS10071089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformations in the Corinth Rift, Greece, Investigated Through the Means of SAR Multitemporal Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4836-4857. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Degassing Model to Infer Magma Dynamics from Radioactive Disequilibria in Volcanic Plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EtnaPlumeLab (EPL) research cluster: advance the understanding of Mt. Etna plume, from source characterisation to downwind impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/AG-7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Mount Etna sulfur emissions on the atmospheric composition and aerosol properties in the central Mediterranean: a statistical analysis over the period 2000-2013 based on observations and Lagrangian modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zanetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-source high-rate GPS, strong motion and InSAR observations to image the 2015 Lefkada (Greece) Earthquake rupture history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Tolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41598-017-10431-W⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared nadir instruments to the chemical and microphysical properties of UTLS secondary sulfate aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-9-115-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic use of Lagrangian dispersion and radiative transfer modelling with satellite and surface remote sensing measurements for the investigation of volcanic plumes: the Mount Etna eruption of 25–27 October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.6841-6861. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-6841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation, field observations and seismic fault of the 17 November 2015 M = 6.5, Lefkada Island, Greece earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papathanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687 (3), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation estimation of an earth dam and its relation with local earthquakes, by exploiting multitemporal synthetic aperture radar interferometry: Mornos dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.026010. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.10.026010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault plane modelling of the 2003 August 14 Lefkada Island (Greece) earthquake based on the analysis of ENVISAT SAR interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2016.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic slip solutions for the Mw = 7.4 Champerico (Guatemala) earthquake of 2012 November 7 and its postseismic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria P Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Thai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (70), pp.118-128. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiative forcing of volcanic plumes: modelling the impact of Mount Etna in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from seismology and geodesy on the Mw = 6.4 2008 Movri (Greece) earthquake: evidence for a growing strike-slip fault system,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (3), pp.1373-1386. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-induced deformation estimation of earth dam by multitemporal SAR interferometry: the Mornos Dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (12), pp.7807-7835. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/NHESSD-2-7807-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time deformation monitoring by a wireless network of low-cost GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jag-2013-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D displacement maps of the 2009 L’Aquila earthquake (Italy) by applying the SISTEM method to GPS and DInSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the shallow M-w 5.1 Lorca earthquake (southeastern Spain) using C-band InSAR and elastic dislocation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704X.2013.808777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Seismic Surface Displacement Induced by the Bam Earthquake, Iran (26/12/2003, M=6.6): Insights from InSAR, GPS, SPOT5 Analyses and Levelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.145-152. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of surface creep in the Parkfield region of the San Andreas Fault (1993-2004) from synthetic aperture radar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 ((2011)), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of satellite and in situ ground deformation data integrated by the SISTEM approach: The April 3, 2010 earthquake along the Pernicana fault (Mt. Etna - Italy) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Obrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 312 (3-4), pp.327 - 336. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRTM 3″ DEM (versions 1, 2, 3, 4) validation by means of extensive kinematic GPS measurements: a case study from North Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Mouratidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Katsambalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (23), pp.6205-6222. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903401403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and comparison of different techniques for the derivation of digital elevation models and volcanic monitoring (Vulcano Island, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (22), pp.4783-4800. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110115861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source motion of 2003 Bam (Iran) earthquake constrained by satellite and ground-based geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.849-865. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation between 1989 and 1997 at Piton de la Fournaise volcano retrieved from correlation of panchromatic airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (1), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Okuyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ee-2-17-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multitemporal Method for Correction of Tropospheric Effects in Differential SAR Interferometry: Application to the Gulf of Corinth Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.1605-1615. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.894026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation studies at Furnas and Sete Cidades Volcanoes (São Miguel Island, Azores). Velocities and further investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166 (2), pp.952-956. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Fault Rupture Detection and Slip Measurement by ASAR Precise Correlation Using Coherence Maximization: Application to a North–South Blind Fault in the Vicinity of Bam (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2005.852475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for minimising of low frequency and unwrapping artefacts from interferometric calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (14), pp.3079 - 3086. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160600578388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale ground deformation of Etna observed by GPS between 1994 and 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.L02309. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity, deformation and seismic hazard in the western rift of Corinth: New insights from the Corinth Rift Laboratory (CRL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 426 (1-2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding the plume of the 18 August 2000 eruption of Miyakejima volcano (Japan) using GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004gl021728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic plume above Mount St. Helens detected with GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (30), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005eo300001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve years of ground deformation studies on Mt. Etna volcano based on GPS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geophysical Monograph Series, 143, pp.321-341. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/143GM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of eleven years of deformation measured by GPS in the Corinth Rift Laboratory area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Maria Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.301-311. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2003.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the May 21st, 2003, M w = 6.8 Boumerdes earthquake, Algeria, from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (13), pp.L13610. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deformation field of the August 2003 eruption at Piton de la Fournaise, Reunion Island, mapped by ASAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (14), </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurements of tropospheric effects in volcanic areas from SAR interferometry data: application to Sakurajima volcano (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 213 (3-4), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00331-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985–1999 gravity field variations across the Asal Rift: insights on vertical movements and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBOVOLC: a robot for volcano exploration result of first test campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (3), pp.231-242. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01439910310473942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation at Nisyros volcano (Greece) detected by ERS-2 SAR differential interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sachpazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160305000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Deformations From Sparce Geodetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitsakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papazissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (283), pp.367-379. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/003962602791483307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active spreading and regional extension at Mount Etna imaged by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 187 (3-4), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00290-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement field and fault model for the September 7, 1999 Athens earthquake inferred from ERS2 satellite radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (24), pp.3989-3992. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL008510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry and kinematic GPS applied to the monitoring of Vulcano Island, Aeolian Arc, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 142 (3), pp.801-811. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2000.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling coseismic displacements resulting from SAR interferometry and GPS measurements during the 1997 Umbria-Marche seismic sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (4), pp.479-499. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026502803579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐wide fringes in ERS synthetic aperture radar interferograms of Etna (1992–1998): Deformation or tropospheric effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B7), pp.16391-16402. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The September 26, 1997 Colfiorito, Italy, earthquakes: Modeled coseismic surface displacement from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stramondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (7), pp.883-886. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidence of Campi Flegrei (Italy) detected by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauducel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (15), pp.2303-2306. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric corrections of SAR interferograms with strong topography. Application to Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (15), pp.2849-2852. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98GL02112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and electrical anisotropy in the Mornos delta, Gulf of Corinth, Greece, and its relationship with GPS strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G Chouliaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (17), pp.2227-2230. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL02102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruptive deformation associated with the 1986-87 and 1989 lava flows of Etna detected by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL03705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic investigation of the 13 May 1995 Kozani-Grevena (Greece) Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.707-710. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1995 Grevena (northern Greece) Earthquake: Fault model constrained with tectonic observations and SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (19), pp.2677-2680. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M W =8.1 Antofagasta (North Chile) Earthquake of July 30, 1995: First results from teleseismic and geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (9), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflation of Mount Etna monitored by spaceborne radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 375 (6532), pp.567-570. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/375567A0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Positioning System Network monitors the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76 (48), pp.489-489. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95EO00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and chemistry of solid aerosols emitted from Mount Etna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quisefit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaliotis Aloupogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (3), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.29.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kozani-Grevena (Greece) Earthquake of May 13, 1995, Ms = 6.6. Preliminary Results of a Field Multidisciplinary Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66 (6), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.66.6.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First epoch geodetic GPS measurements across the Afar Plate Boundary Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 20 (18), pp.1899-1902. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the 1980 Irpinia earthquake source: constraints from geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di geofisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary, Holocene, and Quaternary deformation of the Asal Rift, Djibouti: Implications for the mechanics of slow spreading ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B13), pp.21789-21806. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91JB02118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption de septembre-octobre 1989 à l’Etna (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene crustal movements in the Asal rift, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310, pp.1687-1694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformazioni del suolo: dati G.P.S. della rete clinometrica dell'I.P.G.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino del Gruppo Nazionale di Vulcanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of geodetic data and seismicity associated with the Friuli earthquake sequence (1976-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du suivi de la composition pétrochimique des laves pour la compréhension des mécanismes éruptifs: exemples de la brève éruption latérale de Noël 1985 à l'Etna (Sicile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Clocchiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN PIRPSEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations géodésiques réalisées en Morée en 1829 et 1830 pour servir de base à la réalisation de la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: revisiter l'expédition française scientifique de Morée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Grèce; Ecole française d'Athènes; Institut de recherches historiques de la Fondation nationale de la recherche scientifique, Oct 2025, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne géodésique des Pyrénées de 1825-1827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque G2 (Géodésie - Géophysique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Midi-Pyrénées, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas et l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D)Écrire l'Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Briole; Mandana Covindassamy; Anca Dan, Mar 2023, Paris &amp; on-line event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestri-Fouqué. Une collaboration scientifique et une amitié nées en 1865 sur les pentes de l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Ozturk-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Ecrire l'Etna: Rencontre de la littérature, de l'art et de la science autour du volcan Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Paris (ENS-PSL); Société géologique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS and InSAR study of the ground deformation of the eastern flank of Mount Etna from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sprawl of the External Hellenides: from post-Alpine collapse to present-day kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint GNSS-InSAR analysis of ground deformation on the eastern flank of Mount Etna.&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation related to slip and afterslip of the 29 December 2020 Mw 6.4 Petrijna earthquake (Croatia) imaged by InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic deformation, field observations and seismic fault model of the Oct. 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M 6.4 Albanian earthquake of Nov. 26, 2019 and its relation to structures at the Dinarides-Hellenides junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02891851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straight forward procedure to extract the volcanic cloud top height as a Plume Elevation Model (PEM) from already Orthorectified Landsat 8 images. Application to the 26 October 2013 Mt Etna eruption (Italy) and cross comparison with Lagrangian trajectories, Modis and Iasi data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giovanni Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of InSAR observations on the Parkfield-Cholame section of the San Andreas Fault (California, USA): insights on the behavior of a transition zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyiush Agram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSAR observation of the shallow MW 5.1 Lorca earthquake (Spain). Comparison with elastic dislocated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, München, Germany. congress paper #1674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the Machaze (Mw 7, 2006, Mozambique) Earthquake: Co and post seismic surface displacement carachterisation using multiband InSAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Feitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011, European Geoscience Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex investigation of the moderate seismicity in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRINGE 2011 - Advances in the Science and Applications of SAR Interferometry from ESA and 3rd party missions-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Sep 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring slow ground mouvements around Tunis City by different SAR interferometric measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Elagouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Pourthié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.III-436-III-439, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Scatterers: Comparison of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2006 6th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dreden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEM: array of sensors for long term seabed monitoring of geohazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Strout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Etiope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Underwater Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tokyo, France. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UT.2002.1002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misure GPS sul Mt Etna: risultati preliminari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Nazionale GNGTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en continu des émissions gazeuses et particulaires de l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 1985 Scientific Assembly Potassic Volcanism - Mt Etna Volcano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Giardini Naxos - Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrogen in soil gases of Mount Etna by means of a new chemical transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on the 1983 Etna eruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación rapida del campo de deformación asociado a los terremotos grandes desde las soluciones focales de las agencias sismicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Caricato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Montessus de Ballore 2006 - Valparaiso Earthquake Centennial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Ground Movement on Mount Etna, Sicily: A Systematic Plan to Record Different Temporal and Spatial Components of Ground Movement Associated with Active Volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.120-129, 1992, IAVCEI Proceedings in Volcanology, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-77008-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinth Rift Laboratory (CRL) : observation d'un système de failles en extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures De Profils Par Gps Cinématique. Résultats D'Un Test Effectué En Crète En Octobre 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, https://zenodo.org/records/495230. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.495230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Request handbook for the simulation of the SVO mission on ORFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à un simulateur de commandes pour la mission Pléiades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'observations clinométriques à l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Physique du Globe de Paris (IPGP). 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de déformations du sol de volcans et zones sismiques. Exemples de développement et de mise en œuvre d'outils de mesure. Interactions mesure-modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie (UPMC Paris 6), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovolc project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId577"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Briole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6805-6295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-7405-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interaction at Santorini. The crisis of February 2025. Constraints from geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Sakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground deformation of the south-eastern flank of Mount Etna monitored by GNSS and SAR interferometry from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234 (1), pp.664-682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2 December 2020 MW 4.6, Kallithea (Viotia), central Greece earthquake: a very shallow damaging rupture detected by InSAR and its role in strain accommodation by neotectonic normal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Novellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1523-1541. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-023-01213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arkalochori Mw = 5.9 Earthquake of 27 September 2021 Inside the Heraklion Basin: A Shallow, Blind Rupture Event Highlighting the Orthogonal Extension of Central Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yariv Hamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Zahradník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic and postseismic deformation, field observations and fault model of the October 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.999-1024. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-021-00599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Correction of Sentinel-1 Synthetic Aperture Radar Interferograms Using a High-Resolution Weather Model Validated by GNSS Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.2258. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13122258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Vapor Tomography of the Lower Atmosphere from Multiparametric Inversion: the Mt. Etna Volcano Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Aranzulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Spinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.510514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 Mw = 6.6 Bodrum-Kos Earthquake, Southeast Aegean Sea: Contribution of the Tsunami Modeling to the Assessment of the Fault Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cordrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (12), pp.4865-4889. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-021-02766-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.468-492. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino-style earthquakes along blind normal faults in Northern Thessaly (Greece): kinematic evidence from field observations, seismology, SAR interferometry and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/bgsg.27102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Kinematic GNSS Data to Assess the Accuracy and Precision of the TanDEM-X DEM Resampled at 1-m Resolution Over the Western Corinth Gulf, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufferal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3016 - 3025. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2021.3055399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrinja earthquake moved crust 10 feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.3016-3025. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GNSS Tropospheric Delay Measurements for the Parameterization and Validation of WRF High-Resolution Re-Analysis over the Western Gulf of Corinth, Greece: The PaTrop Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13101898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw = 5.6 Kanallaki Earthquake of 21 March 2020 in West Epirus, Greece: Reverse Fault Model from InSAR Data and Seismotectonic Implications for Apulia-Eurasia Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformation and Seismic Fault Model of the M6.4 Durres (Albania) Nov. 26, 2019 Earthquake, Based on GNSS/INSAR Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.210. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 25 October 2018 Mw = 6.7 Zakynthos earthquake (Ionian Sea, Greece): A low-angle fault model based on GNSS data, relocated seismicity, small tsunami and implications for the seismic hazard in the west Hellenic Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Barberopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.101731. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JOG.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 Mw 6.8 Zakynthos (Ionian Sea, Greece) earthquake: seismic source and local tsunami characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piatanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221 (2), pp.1043-1054. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/GJI/GGAA053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault responsible for Samos earthquake identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.101731. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel optical and SAR data highlights multi-segment faulting during the 2018 Palu-Sulawesi earthquake (Mw 7.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of the 2017 Canadian wildfire plume to the tropics via the Asian monsoon circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ploeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21), pp.13547-13567. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-13547-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the deformation around the Rio-Patras fault (Greece) observed by synthetic aperture radar interferometry from 1993 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (16), pp.6365-6382. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1591646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 M6.6 Kos Earthquake: Seismic and Geodetic Evidence for an Active North-Dipping Normal Fault at the Western End of the Gulf of Gökova (SE Aegean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (10), pp.4177-4211. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of smectites in the electrical conductivity of active hydrothermal systems: electrical properties of core samples from Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. G. Flóvenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Hersir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (3), pp.1558-1582. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Displacements from Moderate-Size Earthquakes Mapped by Sentinel-1 Differential Interferometry: The Case of February 2017 Gulpinar Earthquake Sequence (Biga Peninsula, Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Kourkouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moshou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.1089. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS10071089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Degassing Model to Infer Magma Dynamics from Radioactive Disequilibria in Volcanic Plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformations in the Corinth Rift, Greece, Investigated Through the Means of SAR Multitemporal Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4836-4857. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EtnaPlumeLab (EPL) research cluster: advance the understanding of Mt. Etna plume, from source characterisation to downwind impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/AG-7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Mount Etna sulfur emissions on the atmospheric composition and aerosol properties in the central Mediterranean: a statistical analysis over the period 2000-2013 based on observations and Lagrangian modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zanetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-source high-rate GPS, strong motion and InSAR observations to image the 2015 Lefkada (Greece) Earthquake rupture history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Tolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41598-017-10431-W⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared nadir instruments to the chemical and microphysical properties of UTLS secondary sulfate aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-9-115-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic use of Lagrangian dispersion and radiative transfer modelling with satellite and surface remote sensing measurements for the investigation of volcanic plumes: the Mount Etna eruption of 25–27 October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.6841-6861. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-6841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation, field observations and seismic fault of the 17 November 2015 M = 6.5, Lefkada Island, Greece earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papathanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687 (3), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation estimation of an earth dam and its relation with local earthquakes, by exploiting multitemporal synthetic aperture radar interferometry: Mornos dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.026010. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.10.026010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault plane modelling of the 2003 August 14 Lefkada Island (Greece) earthquake based on the analysis of ENVISAT SAR interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2016.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic slip solutions for the Mw = 7.4 Champerico (Guatemala) earthquake of 2012 November 7 and its postseismic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria P Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Thai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (70), pp.118-128. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiative forcing of volcanic plumes: modelling the impact of Mount Etna in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from seismology and geodesy on the Mw = 6.4 2008 Movri (Greece) earthquake: evidence for a growing strike-slip fault system,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (3), pp.1373-1386. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-induced deformation estimation of earth dam by multitemporal SAR interferometry: the Mornos Dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (12), pp.7807-7835. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/NHESSD-2-7807-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time deformation monitoring by a wireless network of low-cost GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jag-2013-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D displacement maps of the 2009 L’Aquila earthquake (Italy) by applying the SISTEM method to GPS and DInSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the shallow M-w 5.1 Lorca earthquake (southeastern Spain) using C-band InSAR and elastic dislocation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704X.2013.808777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Seismic Surface Displacement Induced by the Bam Earthquake, Iran (26/12/2003, M=6.6): Insights from InSAR, GPS, SPOT5 Analyses and Levelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.145-152. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of surface creep in the Parkfield region of the San Andreas Fault (1993-2004) from synthetic aperture radar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 ((2011)), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of satellite and in situ ground deformation data integrated by the SISTEM approach: The April 3, 2010 earthquake along the Pernicana fault (Mt. Etna - Italy) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Obrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 312 (3-4), pp.327 - 336. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRTM 3″ DEM (versions 1, 2, 3, 4) validation by means of extensive kinematic GPS measurements: a case study from North Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Mouratidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Katsambalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (23), pp.6205-6222. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903401403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and comparison of different techniques for the derivation of digital elevation models and volcanic monitoring (Vulcano Island, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (22), pp.4783-4800. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110115861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source motion of 2003 Bam (Iran) earthquake constrained by satellite and ground-based geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.849-865. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation between 1989 and 1997 at Piton de la Fournaise volcano retrieved from correlation of panchromatic airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (1), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Okuyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ee-2-17-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multitemporal Method for Correction of Tropospheric Effects in Differential SAR Interferometry: Application to the Gulf of Corinth Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.1605-1615. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.894026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation studies at Furnas and Sete Cidades Volcanoes (São Miguel Island, Azores). Velocities and further investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166 (2), pp.952-956. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Fault Rupture Detection and Slip Measurement by ASAR Precise Correlation Using Coherence Maximization: Application to a North–South Blind Fault in the Vicinity of Bam (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2005.852475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for minimising of low frequency and unwrapping artefacts from interferometric calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (14), pp.3079 - 3086. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160600578388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity, deformation and seismic hazard in the western rift of Corinth: New insights from the Corinth Rift Laboratory (CRL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 426 (1-2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale ground deformation of Etna observed by GPS between 1994 and 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.L02309. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding the plume of the 18 August 2000 eruption of Miyakejima volcano (Japan) using GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004gl021728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic plume above Mount St. Helens detected with GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (30), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005eo300001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve years of ground deformation studies on Mt. Etna volcano based on GPS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geophysical Monograph Series, 143, pp.321-341. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/143GM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of eleven years of deformation measured by GPS in the Corinth Rift Laboratory area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Maria Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.301-311. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2003.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the May 21st, 2003, M w = 6.8 Boumerdes earthquake, Algeria, from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (13), pp.L13610. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deformation field of the August 2003 eruption at Piton de la Fournaise, Reunion Island, mapped by ASAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (14), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurements of tropospheric effects in volcanic areas from SAR interferometry data: application to Sakurajima volcano (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 213 (3-4), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00331-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985–1999 gravity field variations across the Asal Rift: insights on vertical movements and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBOVOLC: a robot for volcano exploration result of first test campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (3), pp.231-242. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01439910310473942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation at Nisyros volcano (Greece) detected by ERS-2 SAR differential interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sachpazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160305000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Deformations From Sparce Geodetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitsakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papazissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (283), pp.367-379. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/003962602791483307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active spreading and regional extension at Mount Etna imaged by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 187 (3-4), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00290-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement field and fault model for the September 7, 1999 Athens earthquake inferred from ERS2 satellite radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (24), pp.3989-3992. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL008510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry and kinematic GPS applied to the monitoring of Vulcano Island, Aeolian Arc, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 142 (3), pp.801-811. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2000.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling coseismic displacements resulting from SAR interferometry and GPS measurements during the 1997 Umbria-Marche seismic sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (4), pp.479-499. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026502803579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐wide fringes in ERS synthetic aperture radar interferograms of Etna (1992–1998): Deformation or tropospheric effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B7), pp.16391-16402. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The September 26, 1997 Colfiorito, Italy, earthquakes: Modeled coseismic surface displacement from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stramondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (7), pp.883-886. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidence of Campi Flegrei (Italy) detected by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauducel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (15), pp.2303-2306. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric corrections of SAR interferograms with strong topography. Application to Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (15), pp.2849-2852. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98GL02112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and electrical anisotropy in the Mornos delta, Gulf of Corinth, Greece, and its relationship with GPS strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G Chouliaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (17), pp.2227-2230. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL02102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruptive deformation associated with the 1986-87 and 1989 lava flows of Etna detected by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL03705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic investigation of the 13 May 1995 Kozani-Grevena (Greece) Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.707-710. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1995 Grevena (northern Greece) Earthquake: Fault model constrained with tectonic observations and SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (19), pp.2677-2680. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M W =8.1 Antofagasta (North Chile) Earthquake of July 30, 1995: First results from teleseismic and geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (9), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflation of Mount Etna monitored by spaceborne radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 375 (6532), pp.567-570. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/375567A0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Positioning System Network monitors the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76 (48), pp.489-489. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95EO00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and chemistry of solid aerosols emitted from Mount Etna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quisefit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaliotis Aloupogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (3), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.29.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kozani-Grevena (Greece) Earthquake of May 13, 1995, Ms = 6.6. Preliminary Results of a Field Multidisciplinary Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66 (6), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.66.6.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First epoch geodetic GPS measurements across the Afar Plate Boundary Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 20 (18), pp.1899-1902. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the 1980 Irpinia earthquake source: constraints from geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di geofisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary, Holocene, and Quaternary deformation of the Asal Rift, Djibouti: Implications for the mechanics of slow spreading ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B13), pp.21789-21806. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91JB02118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption de septembre-octobre 1989 à l’Etna (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene crustal movements in the Asal rift, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310, pp.1687-1694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformazioni del suolo: dati G.P.S. della rete clinometrica dell'I.P.G.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino del Gruppo Nazionale di Vulcanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of geodetic data and seismicity associated with the Friuli earthquake sequence (1976-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du suivi de la composition pétrochimique des laves pour la compréhension des mécanismes éruptifs: exemples de la brève éruption latérale de Noël 1985 à l'Etna (Sicile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Clocchiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN PIRPSEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations géodésiques réalisées en Morée en 1829 et 1830 pour servir de base à la réalisation de la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: revisiter l'expédition française scientifique de Morée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Grèce; Ecole française d'Athènes; Institut de recherches historiques de la Fondation nationale de la recherche scientifique, Oct 2025, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne géodésique des Pyrénées de 1825-1827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque G2 (Géodésie - Géophysique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Midi-Pyrénées, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestri-Fouqué. Une collaboration scientifique et une amitié nées en 1865 sur les pentes de l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Ozturk-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Ecrire l'Etna: Rencontre de la littérature, de l'art et de la science autour du volcan Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Paris (ENS-PSL); Société géologique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas et l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D)Écrire l'Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Briole; Mandana Covindassamy; Anca Dan, Mar 2023, Paris &amp; on-line event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS and InSAR study of the ground deformation of the eastern flank of Mount Etna from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sprawl of the External Hellenides: from post-Alpine collapse to present-day kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint GNSS-InSAR analysis of ground deformation on the eastern flank of Mount Etna.&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation related to slip and afterslip of the 29 December 2020 Mw 6.4 Petrijna earthquake (Croatia) imaged by InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic deformation, field observations and seismic fault model of the Oct. 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M 6.4 Albanian earthquake of Nov. 26, 2019 and its relation to structures at the Dinarides-Hellenides junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02891851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straight forward procedure to extract the volcanic cloud top height as a Plume Elevation Model (PEM) from already Orthorectified Landsat 8 images. Application to the 26 October 2013 Mt Etna eruption (Italy) and cross comparison with Lagrangian trajectories, Modis and Iasi data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giovanni Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of InSAR observations on the Parkfield-Cholame section of the San Andreas Fault (California, USA): insights on the behavior of a transition zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyiush Agram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSAR observation of the shallow MW 5.1 Lorca earthquake (Spain). Comparison with elastic dislocated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, München, Germany. congress paper #1674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the Machaze (Mw 7, 2006, Mozambique) Earthquake: Co and post seismic surface displacement carachterisation using multiband InSAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Feitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011, European Geoscience Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex investigation of the moderate seismicity in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRINGE 2011 - Advances in the Science and Applications of SAR Interferometry from ESA and 3rd party missions-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Sep 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring slow ground mouvements around Tunis City by different SAR interferometric measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Elagouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Pourthié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.III-436-III-439, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Scatterers: Comparison of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2006 6th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dreden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEM: array of sensors for long term seabed monitoring of geohazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Strout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Etiope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Underwater Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tokyo, France. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UT.2002.1002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misure GPS sul Mt Etna: risultati preliminari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Nazionale GNGTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en continu des émissions gazeuses et particulaires de l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 1985 Scientific Assembly Potassic Volcanism - Mt Etna Volcano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Giardini Naxos - Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrogen in soil gases of Mount Etna by means of a new chemical transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on the 1983 Etna eruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación rapida del campo de deformación asociado a los terremotos grandes desde las soluciones focales de las agencias sismicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Caricato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Montessus de Ballore 2006 - Valparaiso Earthquake Centennial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Ground Movement on Mount Etna, Sicily: A Systematic Plan to Record Different Temporal and Spatial Components of Ground Movement Associated with Active Volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.120-129, 1992, IAVCEI Proceedings in Volcanology, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-77008-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinth Rift Laboratory (CRL) : observation d'un système de failles en extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures De Profils Par Gps Cinématique. Résultats D'Un Test Effectué En Crète En Octobre 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, https://zenodo.org/records/495230. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.495230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Request handbook for the simulation of the SVO mission on ORFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à un simulateur de commandes pour la mission Pléiades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'observations clinométriques à l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Physique du Globe de Paris (IPGP). 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de déformations du sol de volcans et zones sismiques. Exemples de développement et de mise en œuvre d'outils de mesure. Interactions mesure-modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie (UPMC Paris 6), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovolc project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId578"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDF4A2F0"/>
+    <w:nsid w:val="C6F0EFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-briole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6805-6295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7405-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Ganas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sakkas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carnemolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio de Guidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brighenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Valkaniotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Novellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansosti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Convertito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-023-01213-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Hamiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Roukounakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Katsanos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kioutsioukis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cordrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02766-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-021-00599-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Aranzulla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Spinetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannav&#242;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Romaniello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guglielmino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.510514" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kapetanidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/bgsg.27102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bufferal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Journeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2021.3055399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Tsironi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Karasante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Valkaniotis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bozionelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Barberopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2020.101731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66032-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cirella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Romano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piatanesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/GJI/GGAA053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02354522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13547-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaak Parcharidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1591646" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02154-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. G. Fl&#243;venz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Hersir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Kourkouli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moshou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS10071089" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696421v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8010027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanetel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapparo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cirella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cheloni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodoulidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-017-10431-W" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellitto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-115-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papathanassiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Neokosmidis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilieva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimitrov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2016.10.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6879" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411765v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESSD-2-7807-2014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jag-2013-0023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anzidei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJB9CZMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2013.808777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270615v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Djamour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00616655v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270394v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bignami" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Obrizzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.028" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mouratidis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katsambalos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903401403" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270618v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope L&#243;pez-Quiroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.02.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWLTZM8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03358.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311118v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03307.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270640v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Chaabane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maitre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894026" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272454v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trota" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houli&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Gaspar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03039.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2005.852475" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270381v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kontoes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sykioti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Gorp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600578388" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285150v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houli&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024414" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270645v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004gl021728" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005eo300001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/143GM20" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Maria Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Billiris" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270917v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lammali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahsas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019884" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270925v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Froger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souriot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020479" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270933v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muscato" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caltabiano" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guccione" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310473942" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-ZC34VGDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160305000" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270938v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitsakaki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003962602791483307" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270940v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00290-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLL2TFX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465562v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy D." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL008510" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026502803579" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZV4XB6JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270943v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900095" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stramondo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansosti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900141" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCV0T0LW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270945v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900497" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215371v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL02112" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415909v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Chouliaras" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzanis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL02102" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215382v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massonnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03705" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270947v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarke" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. England" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL00430" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSC9JCHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270953v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Chabalier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02389" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20V34KWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270950v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6D2JLTD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411697v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Massonnet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375567A0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-DJRWJ7PH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270954v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95EO00299" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TDMPJP0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270957v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quisefit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaliotis Aloupogiannis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.29.163" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270956v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatzfeld" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nord" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiguet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.66.6.61" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270963v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Pingue" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Natale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270971v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stein" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Ruegg" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gasse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JB02118" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75ZF4874-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270981v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nunnari" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270977v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298911v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270986v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gaulon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scarpa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298888v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Clocchiatti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Romano" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544004v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539085v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031111v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131914v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Ozturk-Bazin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271065v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17466" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271063v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9268" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271066v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13057" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272771v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16576" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272775v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14595" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Handy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5409" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01725763v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giovanni Salerno" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952247v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyiush Agram" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697302v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617168v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Feitio" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617140v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ilieva" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272785v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pourthi&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417797" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273004v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215396v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Person" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strout" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Etiope" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UT.2002.1002405" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298903v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298830v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298823v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabroux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cara" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799441v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Caricato" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412594v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaulon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nunnari" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-77008-1_10" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271023v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.495230" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821277v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Trembley" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821244v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298892v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01483116v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298885v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-briole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6805-6295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7405-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Ganas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sakkas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carnemolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio de Guidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brighenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Valkaniotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Novellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansosti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Convertito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-023-01213-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Hamiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-021-00599-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Roukounakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Katsanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kioutsioukis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Aranzulla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Spinetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannav&#242;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Romaniello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guglielmino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.510514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cordrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02766-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kapetanidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/bgsg.27102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bufferal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Journeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2021.3055399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Tsironi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Karasante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Valkaniotis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bozionelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Barberopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2020.101731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cirella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Romano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piatanesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/GJI/GGAA053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bacques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66032-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02354522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13547-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaak Parcharidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1591646" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02154-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. G. Fl&#243;venz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Hersir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Kourkouli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moshou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS10071089" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8010027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007574" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanetel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapparo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cirella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cheloni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodoulidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-017-10431-W" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellitto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-115-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papathanassiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1R0XD7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Neokosmidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilieva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimitrov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2016.10.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6879" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESSD-2-7807-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jag-2013-0023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anzidei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJB9CZMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2013.808777" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Djamour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00616655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bignami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Obrizzo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270619v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mouratidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katsambalos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903401403" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270618v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope L&#243;pez-Quiroz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWLTZM8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314173v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03358.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03307.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Chaabane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maitre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trota" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houli&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Gaspar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03039.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270644v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2005.852475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kontoes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sykioti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Gorp" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600578388" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houli&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024414" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004gl021728" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005eo300001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270650v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/143GM20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Maria Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Billiris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270917v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lammali" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahsas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019884" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Froger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souriot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020479" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270933v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muscato" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caltabiano" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guccione" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310473942" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-ZC34VGDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160305000" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270938v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitsakaki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003962602791483307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00290-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLL2TFX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy D." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL008510" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215391v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026502803579" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZV4XB6JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270943v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900095" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stramondo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansosti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900141" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCV0T0LW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900497" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL02112" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415909v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Chouliaras" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzanis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL02102" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215382v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03705" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. England" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL00430" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSC9JCHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Chabalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02389" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20V34KWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270950v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6D2JLTD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Massonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375567A0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-DJRWJ7PH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270954v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95EO00299" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TDMPJP0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quisefit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaliotis Aloupogiannis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.29.163" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270956v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatzfeld" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nord" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiguet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.66.6.61" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270963v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Pingue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Natale" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270971v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stein" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Ruegg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gasse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JB02118" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75ZF4874-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270981v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nunnari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270977v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298911v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270986v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gaulon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scarpa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Clocchiatti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Romano" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544004v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539085v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Ozturk-Bazin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031111v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271065v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17466" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271063v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9268" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13057" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272771v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16576" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272775v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14595" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272778v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Handy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5409" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01725763v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giovanni Salerno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952247v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyiush Agram" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697302v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617168v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Feitio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617140v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ilieva" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272785v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pourthi&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417797" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273004v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215396v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Person" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strout" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Etiope" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UT.2002.1002405" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298903v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298823v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabroux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cara" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799441v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Caricato" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412594v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaulon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nunnari" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-77008-1_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271023v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.495230" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821277v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Trembley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821244v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298892v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01483116v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298885v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>