--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Briole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6805-6295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-7405-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interaction at Santorini. The crisis of February 2025. Constraints from geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Sakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground deformation of the south-eastern flank of Mount Etna monitored by GNSS and SAR interferometry from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234 (1), pp.664-682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2 December 2020 MW 4.6, Kallithea (Viotia), central Greece earthquake: a very shallow damaging rupture detected by InSAR and its role in strain accommodation by neotectonic normal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Novellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1523-1541. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-023-01213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arkalochori Mw = 5.9 Earthquake of 27 September 2021 Inside the Heraklion Basin: A Shallow, Blind Rupture Event Highlighting the Orthogonal Extension of Central Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yariv Hamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Zahradník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic and postseismic deformation, field observations and fault model of the October 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.999-1024. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-021-00599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Correction of Sentinel-1 Synthetic Aperture Radar Interferograms Using a High-Resolution Weather Model Validated by GNSS Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.2258. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13122258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Vapor Tomography of the Lower Atmosphere from Multiparametric Inversion: the Mt. Etna Volcano Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Aranzulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Spinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.510514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 Mw = 6.6 Bodrum-Kos Earthquake, Southeast Aegean Sea: Contribution of the Tsunami Modeling to the Assessment of the Fault Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cordrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (12), pp.4865-4889. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-021-02766-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.468-492. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino-style earthquakes along blind normal faults in Northern Thessaly (Greece): kinematic evidence from field observations, seismology, SAR interferometry and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/bgsg.27102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Kinematic GNSS Data to Assess the Accuracy and Precision of the TanDEM-X DEM Resampled at 1-m Resolution Over the Western Corinth Gulf, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufferal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3016 - 3025. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2021.3055399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrinja earthquake moved crust 10 feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.3016-3025. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GNSS Tropospheric Delay Measurements for the Parameterization and Validation of WRF High-Resolution Re-Analysis over the Western Gulf of Corinth, Greece: The PaTrop Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13101898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw = 5.6 Kanallaki Earthquake of 21 March 2020 in West Epirus, Greece: Reverse Fault Model from InSAR Data and Seismotectonic Implications for Apulia-Eurasia Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformation and Seismic Fault Model of the M6.4 Durres (Albania) Nov. 26, 2019 Earthquake, Based on GNSS/INSAR Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.210. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 25 October 2018 Mw = 6.7 Zakynthos earthquake (Ionian Sea, Greece): A low-angle fault model based on GNSS data, relocated seismicity, small tsunami and implications for the seismic hazard in the west Hellenic Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Barberopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.101731. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JOG.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 Mw 6.8 Zakynthos (Ionian Sea, Greece) earthquake: seismic source and local tsunami characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piatanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221 (2), pp.1043-1054. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/GJI/GGAA053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault responsible for Samos earthquake identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.101731. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel optical and SAR data highlights multi-segment faulting during the 2018 Palu-Sulawesi earthquake (Mw 7.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of the 2017 Canadian wildfire plume to the tropics via the Asian monsoon circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ploeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21), pp.13547-13567. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-13547-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the deformation around the Rio-Patras fault (Greece) observed by synthetic aperture radar interferometry from 1993 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (16), pp.6365-6382. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1591646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 M6.6 Kos Earthquake: Seismic and Geodetic Evidence for an Active North-Dipping Normal Fault at the Western End of the Gulf of Gökova (SE Aegean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (10), pp.4177-4211. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of smectites in the electrical conductivity of active hydrothermal systems: electrical properties of core samples from Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. G. Flóvenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Hersir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (3), pp.1558-1582. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Displacements from Moderate-Size Earthquakes Mapped by Sentinel-1 Differential Interferometry: The Case of February 2017 Gulpinar Earthquake Sequence (Biga Peninsula, Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Kourkouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moshou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.1089. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS10071089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Degassing Model to Infer Magma Dynamics from Radioactive Disequilibria in Volcanic Plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformations in the Corinth Rift, Greece, Investigated Through the Means of SAR Multitemporal Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4836-4857. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EtnaPlumeLab (EPL) research cluster: advance the understanding of Mt. Etna plume, from source characterisation to downwind impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/AG-7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Mount Etna sulfur emissions on the atmospheric composition and aerosol properties in the central Mediterranean: a statistical analysis over the period 2000-2013 based on observations and Lagrangian modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zanetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-source high-rate GPS, strong motion and InSAR observations to image the 2015 Lefkada (Greece) Earthquake rupture history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Tolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41598-017-10431-W⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared nadir instruments to the chemical and microphysical properties of UTLS secondary sulfate aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-9-115-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic use of Lagrangian dispersion and radiative transfer modelling with satellite and surface remote sensing measurements for the investigation of volcanic plumes: the Mount Etna eruption of 25–27 October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.6841-6861. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-6841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation, field observations and seismic fault of the 17 November 2015 M = 6.5, Lefkada Island, Greece earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papathanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687 (3), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation estimation of an earth dam and its relation with local earthquakes, by exploiting multitemporal synthetic aperture radar interferometry: Mornos dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.026010. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.10.026010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault plane modelling of the 2003 August 14 Lefkada Island (Greece) earthquake based on the analysis of ENVISAT SAR interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2016.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic slip solutions for the Mw = 7.4 Champerico (Guatemala) earthquake of 2012 November 7 and its postseismic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria P Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Thai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (70), pp.118-128. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiative forcing of volcanic plumes: modelling the impact of Mount Etna in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from seismology and geodesy on the Mw = 6.4 2008 Movri (Greece) earthquake: evidence for a growing strike-slip fault system,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (3), pp.1373-1386. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-induced deformation estimation of earth dam by multitemporal SAR interferometry: the Mornos Dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (12), pp.7807-7835. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/NHESSD-2-7807-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time deformation monitoring by a wireless network of low-cost GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jag-2013-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D displacement maps of the 2009 L’Aquila earthquake (Italy) by applying the SISTEM method to GPS and DInSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the shallow M-w 5.1 Lorca earthquake (southeastern Spain) using C-band InSAR and elastic dislocation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704X.2013.808777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Seismic Surface Displacement Induced by the Bam Earthquake, Iran (26/12/2003, M=6.6): Insights from InSAR, GPS, SPOT5 Analyses and Levelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.145-152. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of surface creep in the Parkfield region of the San Andreas Fault (1993-2004) from synthetic aperture radar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 ((2011)), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of satellite and in situ ground deformation data integrated by the SISTEM approach: The April 3, 2010 earthquake along the Pernicana fault (Mt. Etna - Italy) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Obrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 312 (3-4), pp.327 - 336. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRTM 3″ DEM (versions 1, 2, 3, 4) validation by means of extensive kinematic GPS measurements: a case study from North Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Mouratidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Katsambalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (23), pp.6205-6222. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903401403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and comparison of different techniques for the derivation of digital elevation models and volcanic monitoring (Vulcano Island, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (22), pp.4783-4800. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110115861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source motion of 2003 Bam (Iran) earthquake constrained by satellite and ground-based geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.849-865. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation between 1989 and 1997 at Piton de la Fournaise volcano retrieved from correlation of panchromatic airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (1), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Okuyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ee-2-17-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multitemporal Method for Correction of Tropospheric Effects in Differential SAR Interferometry: Application to the Gulf of Corinth Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.1605-1615. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.894026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation studies at Furnas and Sete Cidades Volcanoes (São Miguel Island, Azores). Velocities and further investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166 (2), pp.952-956. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Fault Rupture Detection and Slip Measurement by ASAR Precise Correlation Using Coherence Maximization: Application to a North–South Blind Fault in the Vicinity of Bam (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2005.852475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for minimising of low frequency and unwrapping artefacts from interferometric calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (14), pp.3079 - 3086. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160600578388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity, deformation and seismic hazard in the western rift of Corinth: New insights from the Corinth Rift Laboratory (CRL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 426 (1-2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale ground deformation of Etna observed by GPS between 1994 and 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.L02309. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding the plume of the 18 August 2000 eruption of Miyakejima volcano (Japan) using GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004gl021728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic plume above Mount St. Helens detected with GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (30), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005eo300001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve years of ground deformation studies on Mt. Etna volcano based on GPS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geophysical Monograph Series, 143, pp.321-341. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/143GM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of eleven years of deformation measured by GPS in the Corinth Rift Laboratory area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Maria Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.301-311. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2003.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the May 21st, 2003, M w = 6.8 Boumerdes earthquake, Algeria, from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (13), pp.L13610. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deformation field of the August 2003 eruption at Piton de la Fournaise, Reunion Island, mapped by ASAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (14), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurements of tropospheric effects in volcanic areas from SAR interferometry data: application to Sakurajima volcano (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 213 (3-4), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00331-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985–1999 gravity field variations across the Asal Rift: insights on vertical movements and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBOVOLC: a robot for volcano exploration result of first test campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (3), pp.231-242. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01439910310473942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation at Nisyros volcano (Greece) detected by ERS-2 SAR differential interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sachpazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160305000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Deformations From Sparce Geodetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitsakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papazissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (283), pp.367-379. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/003962602791483307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active spreading and regional extension at Mount Etna imaged by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 187 (3-4), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00290-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement field and fault model for the September 7, 1999 Athens earthquake inferred from ERS2 satellite radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (24), pp.3989-3992. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL008510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry and kinematic GPS applied to the monitoring of Vulcano Island, Aeolian Arc, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 142 (3), pp.801-811. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2000.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling coseismic displacements resulting from SAR interferometry and GPS measurements during the 1997 Umbria-Marche seismic sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (4), pp.479-499. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026502803579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐wide fringes in ERS synthetic aperture radar interferograms of Etna (1992–1998): Deformation or tropospheric effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B7), pp.16391-16402. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The September 26, 1997 Colfiorito, Italy, earthquakes: Modeled coseismic surface displacement from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stramondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (7), pp.883-886. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidence of Campi Flegrei (Italy) detected by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauducel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (15), pp.2303-2306. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric corrections of SAR interferograms with strong topography. Application to Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (15), pp.2849-2852. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98GL02112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and electrical anisotropy in the Mornos delta, Gulf of Corinth, Greece, and its relationship with GPS strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G Chouliaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (17), pp.2227-2230. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL02102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruptive deformation associated with the 1986-87 and 1989 lava flows of Etna detected by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL03705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic investigation of the 13 May 1995 Kozani-Grevena (Greece) Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.707-710. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1995 Grevena (northern Greece) Earthquake: Fault model constrained with tectonic observations and SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (19), pp.2677-2680. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M W =8.1 Antofagasta (North Chile) Earthquake of July 30, 1995: First results from teleseismic and geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (9), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflation of Mount Etna monitored by spaceborne radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 375 (6532), pp.567-570. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/375567A0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Positioning System Network monitors the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76 (48), pp.489-489. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95EO00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and chemistry of solid aerosols emitted from Mount Etna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quisefit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaliotis Aloupogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (3), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.29.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kozani-Grevena (Greece) Earthquake of May 13, 1995, Ms = 6.6. Preliminary Results of a Field Multidisciplinary Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66 (6), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.66.6.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First epoch geodetic GPS measurements across the Afar Plate Boundary Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 20 (18), pp.1899-1902. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the 1980 Irpinia earthquake source: constraints from geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di geofisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary, Holocene, and Quaternary deformation of the Asal Rift, Djibouti: Implications for the mechanics of slow spreading ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B13), pp.21789-21806. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91JB02118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption de septembre-octobre 1989 à l’Etna (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene crustal movements in the Asal rift, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310, pp.1687-1694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformazioni del suolo: dati G.P.S. della rete clinometrica dell'I.P.G.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino del Gruppo Nazionale di Vulcanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of geodetic data and seismicity associated with the Friuli earthquake sequence (1976-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du suivi de la composition pétrochimique des laves pour la compréhension des mécanismes éruptifs: exemples de la brève éruption latérale de Noël 1985 à l'Etna (Sicile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Clocchiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN PIRPSEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations géodésiques réalisées en Morée en 1829 et 1830 pour servir de base à la réalisation de la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: revisiter l'expédition française scientifique de Morée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Grèce; Ecole française d'Athènes; Institut de recherches historiques de la Fondation nationale de la recherche scientifique, Oct 2025, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne géodésique des Pyrénées de 1825-1827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque G2 (Géodésie - Géophysique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Midi-Pyrénées, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestri-Fouqué. Une collaboration scientifique et une amitié nées en 1865 sur les pentes de l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Ozturk-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Ecrire l'Etna: Rencontre de la littérature, de l'art et de la science autour du volcan Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Paris (ENS-PSL); Société géologique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas et l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D)Écrire l'Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Briole; Mandana Covindassamy; Anca Dan, Mar 2023, Paris &amp; on-line event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS and InSAR study of the ground deformation of the eastern flank of Mount Etna from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sprawl of the External Hellenides: from post-Alpine collapse to present-day kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint GNSS-InSAR analysis of ground deformation on the eastern flank of Mount Etna.&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation related to slip and afterslip of the 29 December 2020 Mw 6.4 Petrijna earthquake (Croatia) imaged by InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic deformation, field observations and seismic fault model of the Oct. 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M 6.4 Albanian earthquake of Nov. 26, 2019 and its relation to structures at the Dinarides-Hellenides junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02891851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straight forward procedure to extract the volcanic cloud top height as a Plume Elevation Model (PEM) from already Orthorectified Landsat 8 images. Application to the 26 October 2013 Mt Etna eruption (Italy) and cross comparison with Lagrangian trajectories, Modis and Iasi data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giovanni Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of InSAR observations on the Parkfield-Cholame section of the San Andreas Fault (California, USA): insights on the behavior of a transition zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyiush Agram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSAR observation of the shallow MW 5.1 Lorca earthquake (Spain). Comparison with elastic dislocated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, München, Germany. congress paper #1674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the Machaze (Mw 7, 2006, Mozambique) Earthquake: Co and post seismic surface displacement carachterisation using multiband InSAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Feitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011, European Geoscience Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex investigation of the moderate seismicity in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRINGE 2011 - Advances in the Science and Applications of SAR Interferometry from ESA and 3rd party missions-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Sep 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring slow ground mouvements around Tunis City by different SAR interferometric measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Elagouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Pourthié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.III-436-III-439, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Scatterers: Comparison of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2006 6th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dreden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEM: array of sensors for long term seabed monitoring of geohazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Strout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Etiope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Underwater Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tokyo, France. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UT.2002.1002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misure GPS sul Mt Etna: risultati preliminari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Nazionale GNGTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en continu des émissions gazeuses et particulaires de l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 1985 Scientific Assembly Potassic Volcanism - Mt Etna Volcano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Giardini Naxos - Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrogen in soil gases of Mount Etna by means of a new chemical transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on the 1983 Etna eruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación rapida del campo de deformación asociado a los terremotos grandes desde las soluciones focales de las agencias sismicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Caricato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Montessus de Ballore 2006 - Valparaiso Earthquake Centennial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Ground Movement on Mount Etna, Sicily: A Systematic Plan to Record Different Temporal and Spatial Components of Ground Movement Associated with Active Volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.120-129, 1992, IAVCEI Proceedings in Volcanology, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-77008-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinth Rift Laboratory (CRL) : observation d'un système de failles en extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures De Profils Par Gps Cinématique. Résultats D'Un Test Effectué En Crète En Octobre 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, https://zenodo.org/records/495230. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.495230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Request handbook for the simulation of the SVO mission on ORFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à un simulateur de commandes pour la mission Pléiades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'observations clinométriques à l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Physique du Globe de Paris (IPGP). 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de déformations du sol de volcans et zones sismiques. Exemples de développement et de mise en œuvre d'outils de mesure. Interactions mesure-modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie (UPMC Paris 6), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovolc project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId578"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Briole </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6805-6295</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093146825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-7405-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interaction at Santorini. The crisis of February 2025. Constraints from geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Sakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ground deformation of the south-eastern flank of Mount Etna monitored by GNSS and SAR interferometry from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 234 (1), pp.664-682. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2 December 2020 MW 4.6, Kallithea (Viotia), central Greece earthquake: a very shallow damaging rupture detected by InSAR and its role in strain accommodation by neotectonic normal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Novellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Convertito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1523-1541. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-023-01213-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arkalochori Mw = 5.9 Earthquake of 27 September 2021 Inside the Heraklion Basin: A Shallow, Blind Rupture Event Highlighting the Orthogonal Extension of Central Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yariv Hamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences12060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Zahradník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Kinematic GNSS Data to Assess the Accuracy and Precision of the TanDEM-X DEM Resampled at 1-m Resolution Over the Western Corinth Gulf, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufferal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Journeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3016 - 3025. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2021.3055399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (1), pp.468-492. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino-style earthquakes along blind normal faults in Northern Thessaly (Greece): kinematic evidence from field observations, seismology, SAR interferometry and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.37. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/bgsg.27102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic and postseismic deformation, field observations and fault model of the October 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geophysica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.999-1024. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11600-021-00599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Correction of Sentinel-1 Synthetic Aperture Radar Interferograms Using a High-Resolution Weather Model Validated by GNSS Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.2258. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13122258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Vapor Tomography of the Lower Atmosphere from Multiparametric Inversion: the Mt. Etna Volcano Test Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Aranzulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Spinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.510514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 Mw = 6.6 Bodrum-Kos Earthquake, Southeast Aegean Sea: Contribution of the Tsunami Modeling to the Assessment of the Fault Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cordrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178 (12), pp.4865-4889. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-021-02766-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrinja earthquake moved crust 10 feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.3016-3025. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GPS velocity field of the Aegean. New observations, contribution of the earthquakes, crustal blocks model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GNSS Tropospheric Delay Measurements for the Parameterization and Validation of WRF High-Resolution Re-Analysis over the Western Gulf of Corinth, Greece: The PaTrop Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Roukounakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Katsanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Kioutsioukis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13101898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformation and Seismic Fault Model of the M6.4 Durres (Albania) Nov. 26, 2019 Earthquake, Based on GNSS/INSAR Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Cannavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.210. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10060210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mw = 5.6 Kanallaki Earthquake of 21 March 2020 in West Epirus, Greece: Reverse Fault Model from InSAR Data and Seismotectonic Implications for Apulia-Eurasia Collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.454. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 25 October 2018 Mw = 6.7 Zakynthos earthquake (Ionian Sea, Greece): A low-angle fault model based on GNSS data, relocated seismicity, small tsunami and implications for the seismic hazard in the west Hellenic Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Barberopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.101731. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JOG.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 Mw 6.8 Zakynthos (Ionian Sea, Greece) earthquake: seismic source and local tsunami characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piatanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221 (2), pp.1043-1054. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/GJI/GGAA053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault responsible for Samos earthquake identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temblor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.101731. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32858/temblor.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel optical and SAR data highlights multi-segment faulting during the 2018 Palu-Sulawesi earthquake (Mw 7.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66032-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018–2019 seismo-volcanic crisis east of Mayotte, Comoros islands: seismicity and ground deformation markers of an exceptional submarine eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Roulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Foumelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (1), pp.22-44. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of the 2017 Canadian wildfire plume to the tropics via the Asian monsoon circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ploeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21), pp.13547-13567. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-13547-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02354522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the deformation around the Rio-Patras fault (Greece) observed by synthetic aperture radar interferometry from 1993 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (16), pp.6365-6382. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1591646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The July 20, 2017 M6.6 Kos Earthquake: Seismic and Geodetic Evidence for an Active North-Dipping Normal Fault at the Western End of the Gulf of Gökova (SE Aegean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (10), pp.4177-4211. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02154-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Displacements from Moderate-Size Earthquakes Mapped by Sentinel-1 Differential Interferometry: The Case of February 2017 Gulpinar Earthquake Sequence (Biga Peninsula, Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Kourkouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moshou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.1089. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/RS10071089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of smectites in the electrical conductivity of active hydrothermal systems: electrical properties of core samples from Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. G. Flóvenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Hersir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (3), pp.1558-1582. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Degassing Model to Infer Magma Dynamics from Radioactive Disequilibria in Volcanic Plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences8010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Deformations in the Corinth Rift, Greece, Investigated Through the Means of SAR Multitemporal Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4836-4857. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EtnaPlumeLab (EPL) research cluster: advance the understanding of Mt. Etna plume, from source characterisation to downwind impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/AG-7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Mount Etna sulfur emissions on the atmospheric composition and aerosol properties in the central Mediterranean: a statistical analysis over the period 2000-2013 based on observations and Lagrangian modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zanetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tapparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-source high-rate GPS, strong motion and InSAR observations to image the 2015 Lefkada (Greece) Earthquake rupture history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Cirella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cheloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Tolomei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Theodoulidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41598-017-10431-W⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation estimation of an earth dam and its relation with local earthquakes, by exploiting multitemporal synthetic aperture radar interferometry: Mornos dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.026010. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JRS.10.026010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation, field observations and seismic fault of the 17 November 2015 M = 6.5, Lefkada Island, Greece earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bozionelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Papathanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687 (3), pp.210 - 222. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic use of Lagrangian dispersion and radiative transfer modelling with satellite and surface remote sensing measurements for the investigation of volcanic plumes: the Mount Etna eruption of 25–27 October 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcide Di Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.6841-6861. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-6841-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of thermal infrared nadir instruments to the chemical and microphysical properties of UTLS secondary sulfate aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Legras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-9-115-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault plane modelling of the 2003 August 14 Lefkada Island (Greece) earthquake based on the analysis of ENVISAT SAR interferograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 693, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2016.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismic sequence of January–February 2014 at Cephalonia Island (Greece) : constraints from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Parcharidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benekos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203 (3), pp.1528-1540. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic slip solutions for the Mw = 7.4 Champerico (Guatemala) earthquake of 2012 November 7 and its postseismic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria P Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 201 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Thai Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (70), pp.118-128. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the radiative forcing of volcanic plumes: modelling the impact of Mount Etna in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-6879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints from seismology and geodesy on the Mw = 6.4 2008 Movri (Greece) earthquake: evidence for a growing strike-slip fault system,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Llieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (3), pp.1373-1386. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-induced deformation estimation of earth dam by multitemporal SAR interferometry: the Mornos Dam case (Central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Neokosmidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issaak Parcharidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (12), pp.7807-7835. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/NHESSD-2-7807-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time deformation monitoring by a wireless network of low-cost GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jag-2013-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards IASI-New Generation (IASI-NG): impact of improved spectral resolution and radiometric noise on the retrieval of thermodynamic, chemistry and climate variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Armante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.4367-4385. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-4367-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D displacement maps of the 2009 L’Aquila earthquake (Italy) by applying the SISTEM method to GPS and DInSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the shallow M-w 5.1 Lorca earthquake (southeastern Spain) using C-band InSAR and elastic dislocation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2150704X.2013.808777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging onshore and offshore present-day kinematics of central and eastern Méditerranean: Implications for crustal dynamics and mantle flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Seismic Surface Displacement Induced by the Bam Earthquake, Iran (26/12/2003, M=6.6): Insights from InSAR, GPS, SPOT5 Analyses and Levelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.145-152. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of surface creep in the Parkfield region of the San Andreas Fault (1993-2004) from synthetic aperture radar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 ((2011)), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of satellite and in situ ground deformation data integrated by the SISTEM approach: The April 3, 2010 earthquake along the Pernicana fault (Mt. Etna - Italy) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Obrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 312 (3-4), pp.327 - 336. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRTM 3″ DEM (versions 1, 2, 3, 4) validation by means of extensive kinematic GPS measurements: a case study from North Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Mouratidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Katsambalos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (23), pp.6205-6222. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903401403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and comparison of different techniques for the derivation of digital elevation models and volcanic monitoring (Vulcano Island, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gwinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (22), pp.4783-4800. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160110115861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series analysis of Mexico City subsidence constrained by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation of the Aira Caldera (Japan) detected over Kokubu urban area using SAR interferometry ERS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Okuyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eEarth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ee-2-17-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pits, rifts and slumps: the summit structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 69, pp.741-756. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-006-0103-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation between 1989 and 1997 at Piton de la Fournaise volcano retrieved from correlation of panchromatic airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (1), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source motion of 2003 Bam (Iran) earthquake constrained by satellite and ground-based geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Djamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.849-865. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03358.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multitemporal Method for Correction of Tropospheric Effects in Differential SAR Interferometry: Application to the Gulf of Corinth Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (6), pp.1605-1615. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.894026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for minimising of low frequency and unwrapping artefacts from interferometric calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Gorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (14), pp.3079 - 3086. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160600578388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic Fault Rupture Detection and Slip Measurement by ASAR Precise Correlation Using Coherence Maximization: Application to a North–South Blind Fault in the Vicinity of Bam (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pirri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.187-191. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2005.852475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation studies at Furnas and Sete Cidades Volcanoes (São Miguel Island, Azores). Velocities and further investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 166 (2), pp.952-956. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity, deformation and seismic hazard in the western rift of Corinth: New insights from the Corinth Rift Laboratory (CRL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 426 (1-2), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale ground deformation of Etna observed by GPS between 1994 and 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.L02309. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding the plume of the 18 August 2000 eruption of Miyakejima volcano (Japan) using GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (5), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004gl021728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic plume above Mount St. Helens detected with GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houlié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (30), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005eo300001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of eleven years of deformation measured by GPS in the Corinth Rift Laboratory area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Maria Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harilaos Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336, pp.301-311. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2003.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coseismic deformation of the May 21st, 2003, M w = 6.8 Boumerdes earthquake, Algeria, from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lammali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahsas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (13), pp.L13610. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve years of ground deformation studies on Mt. Etna volcano based on GPS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geophysical Monograph Series, 143, pp.321-341. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/143GM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deformation field of the August 2003 eruption at Piton de la Fournaise, Reunion Island, mapped by ASAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐l. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (14), </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurements of tropospheric effects in volcanic areas from SAR interferometry data: application to Sakurajima volcano (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 213 (3-4), pp.299-310. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00331-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1985–1999 gravity field variations across the Asal Rift: insights on vertical movements and mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208 (1-2), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBOVOLC: a robot for volcano exploration result of first test campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (3), pp.231-242. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/01439910310473942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation at Nisyros volcano (Greece) detected by ERS-2 SAR differential interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sachpazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160305000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Deformations From Sparce Geodetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Agatza-Balodimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mitsakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Papazissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (283), pp.367-379. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/003962602791483307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active spreading and regional extension at Mount Etna imaged by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 187 (3-4), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00290-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling coseismic displacements resulting from SAR interferometry and GPS measurements during the 1997 Umbria-Marche seismic sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (4), pp.479-499. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026502803579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement field and fault model for the September 7, 1999 Athens earthquake inferred from ERS2 satellite radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kontoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sykioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (24), pp.3989-3992. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL008510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital photogrammetry and kinematic GPS applied to the monitoring of Vulcano Island, Aeolian Arc, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 142 (3), pp.801-811. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246x.2000.00194.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐wide fringes in ERS synthetic aperture radar interferograms of Etna (1992–1998): Deformation or tropospheric effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (B7), pp.16391-16402. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The September 26, 1997 Colfiorito, Italy, earthquakes: Modeled coseismic surface displacement from SAR interferometry and GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stramondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sansosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (7), pp.883-886. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidence of Campi Flegrei (Italy) detected by SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beauducel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (15), pp.2303-2306. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric corrections of SAR interferograms with strong topography. Application to Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (15), pp.2849-2852. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/98GL02112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and electrical anisotropy in the Mornos delta, Gulf of Corinth, Greece, and its relationship with GPS strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G Chouliaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tzanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (17), pp.2227-2230. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL02102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruptive deformation associated with the 1986-87 and 1989 lava flows of Etna detected by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (1), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL03705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic investigation of the 13 May 1995 Kozani-Grevena (Greece) Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (6), pp.707-710. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97GL00430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1995 Grevena (northern Greece) Earthquake: Fault model constrained with tectonic observations and SAR interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (19), pp.2677-2680. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL02389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M W =8.1 Antofagasta (North Chile) Earthquake of July 30, 1995: First results from teleseismic and geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (9), pp.917-920. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Positioning System Network monitors the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anzidei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76 (48), pp.489-489. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/95EO00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deflation of Mount Etna monitored by spaceborne radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 375 (6532), pp.567-570. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/375567A0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogy and chemistry of solid aerosols emitted from Mount Etna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quisefit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panaliotis Aloupogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (3), pp.163-173. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.29.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kozani-Grevena (Greece) Earthquake of May 13, 1995, Ms = 6.6. Preliminary Results of a Field Multidisciplinary Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hatzfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 66 (6), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/gssrl.66.6.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First epoch geodetic GPS measurements across the Afar Plate Boundary Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 20 (18), pp.1899-1902. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93GL01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the 1980 Irpinia earthquake source: constraints from geodetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali di geofisica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary, Holocene, and Quaternary deformation of the Asal Rift, Djibouti: Implications for the mechanics of slow spreading ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 96 (B13), pp.21789-21806. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91JB02118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption de septembre-octobre 1989 à l’Etna (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene crustal movements in the Asal rift, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310, pp.1687-1694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformazioni del suolo: dati G.P.S. della rete clinometrica dell'I.P.G.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino del Gruppo Nazionale di Vulcanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of geodetic data and seismicity associated with the Friuli earthquake sequence (1976-1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folco Pingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du suivi de la composition pétrochimique des laves pour la compréhension des mécanismes éruptifs: exemples de la brève éruption latérale de Noël 1985 à l'Etna (Sicile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Clocchiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BULLETIN PIRPSEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations géodésiques réalisées en Morée en 1829 et 1830 pour servir de base à la réalisation de la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: revisiter l'expédition française scientifique de Morée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Grèce; Ecole française d'Athènes; Institut de recherches historiques de la Fondation nationale de la recherche scientifique, Oct 2025, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne géodésique des Pyrénées de 1825-1827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque G2 (Géodésie - Géophysique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Midi-Pyrénées, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS and InSAR study of the ground deformation of the eastern flank of Mount Etna from 2016 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestri-Fouqué. Une collaboration scientifique et une amitié nées en 1865 sur les pentes de l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Ozturk-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Ecrire l'Etna: Rencontre de la littérature, de l'art et de la science autour du volcan Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Paris (ENS-PSL); Société géologique de France, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumas et l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D)Écrire l'Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Briole; Mandana Covindassamy; Anca Dan, Mar 2023, Paris &amp; on-line event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sprawl of the External Hellenides: from post-Alpine collapse to present-day kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint GNSS-InSAR analysis of ground deformation on the eastern flank of Mount Etna.&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bonforte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Brighenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio de Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation related to slip and afterslip of the 29 December 2020 Mw 6.4 Petrijna earthquake (Croatia) imaged by InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Tsironi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilektra Karasante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-seismic deformation, field observations and seismic fault model of the Oct. 30, 2020 Mw=7.0 Samos earthquake, Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanassios Ganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Valkaniotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale volcanic aerosols variability, processes and direct radiative impact at Mount Etna during the EPL-RADIO/REFLECT campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Scollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02891851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M 6.4 Albanian earthquake of Nov. 26, 2019 and its relation to structures at the Dinarides-Hellenides junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, On line, Austria. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A straight forward procedure to extract the volcanic cloud top height as a Plume Elevation Model (PEM) from already Orthorectified Landsat 8 images. Application to the 26 October 2013 Mt Etna eruption (Italy) and cross comparison with Lagrangian trajectories, Modis and Iasi data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Sellitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Giovanni Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 years of InSAR observations on the Parkfield-Cholame section of the San Andreas Fault (California, USA): insights on the behavior of a transition zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyiush Agram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSAR observation of the shallow MW 5.1 Lorca earthquake (Spain). Comparison with elastic dislocated model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, München, Germany. congress paper #1674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the Machaze (Mw 7, 2006, Mozambique) Earthquake: Co and post seismic surface displacement carachterisation using multiband InSAR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Feitio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2011, European Geoscience Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex investigation of the moderate seismicity in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Ilieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRINGE 2011 - Advances in the Science and Applications of SAR Interferometry from ESA and 3rd party missions-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Sep 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring slow ground mouvements around Tunis City by different SAR interferometric measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Elagouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Pourthié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. pp.III-436-III-439, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Scatterers: Comparison of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penélope López-Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSAR 2006 6th European Conference on Synthetic Aperture Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dreden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSEM: array of sensors for long term seabed monitoring of geohazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Strout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Etiope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Underwater Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tokyo, France. pp.111-115, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UT.2002.1002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misure GPS sul Mt Etna: risultati preliminari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convegno Nazionale GNGTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Rome (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en continu des émissions gazeuses et particulaires de l’Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 1985 Scientific Assembly Potassic Volcanism - Mt Etna Volcano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Giardini Naxos - Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrogen in soil gases of Mount Etna by means of a new chemical transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on the 1983 Etna eruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación rapida del campo de deformación asociado a los terremotos grandes desde las soluciones focales de las agencias sismicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Ruegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nercessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Caricato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Charade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Montessus de Ballore 2006 - Valparaiso Earthquake Centennial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Ground Movement on Mount Etna, Sicily: A Systematic Plan to Record Different Temporal and Spatial Components of Ground Movement Associated with Active Volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruegg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanic Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.120-129, 1992, IAVCEI Proceedings in Volcanology, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-77008-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinth Rift Laboratory (CRL) : observation d'un système de failles en extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures De Profils Par Gps Cinématique. Résultats D'Un Test Effectué En Crète En Octobre 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, https://zenodo.org/records/495230. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.495230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Request handbook for the simulation of the SVO mission on ORFEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à un simulateur de commandes pour la mission Pléiades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Trembley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de physique du globe de paris - IPGP. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires d'observations clinométriques à l'Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Physique du Globe de Paris (IPGP). 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de déformations du sol de volcans et zones sismiques. Exemples de développement et de mise en œuvre d'outils de mesure. Interactions mesure-modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie (UPMC Paris 6), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01483116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robovolc project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId578"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6F0EFA9"/>
+    <w:nsid w:val="403D6492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-briole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6805-6295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7405-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Ganas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sakkas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carnemolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio de Guidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brighenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Valkaniotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Novellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansosti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Convertito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-023-01213-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Hamiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-021-00599-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Roukounakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Katsanos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kioutsioukis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Aranzulla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Spinetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannav&#242;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Romaniello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guglielmino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.510514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cordrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gailler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02766-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kapetanidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/bgsg.27102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bufferal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Journeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2021.3055399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Tsironi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Karasante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110454" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Valkaniotis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bozionelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Barberopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2020.101731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cirella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Romano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piatanesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/GJI/GGAA053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bacques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66032-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02354522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13547-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaak Parcharidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1591646" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02154-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. G. Fl&#243;venz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Hersir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Kourkouli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moshou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS10071089" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8010027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007574" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanetel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapparo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cirella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cheloni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodoulidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-017-10431-W" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellitto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legras" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-115-2016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papathanassiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1R0XD7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Neokosmidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilieva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimitrov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2016.10.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6879" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESSD-2-7807-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jag-2013-0023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anzidei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJB9CZMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2013.808777" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Djamour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00616655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bignami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Obrizzo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270619v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mouratidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katsambalos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903401403" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270618v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope L&#243;pez-Quiroz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWLTZM8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314173v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03358.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03307.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Chaabane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maitre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trota" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houli&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Gaspar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03039.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270644v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2005.852475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kontoes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sykioti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Gorp" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600578388" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houli&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024414" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004gl021728" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005eo300001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270650v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/143GM20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Maria Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Billiris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270917v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lammali" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahsas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019884" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Froger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souriot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020479" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270933v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muscato" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caltabiano" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guccione" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310473942" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-ZC34VGDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160305000" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270938v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitsakaki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003962602791483307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00290-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLL2TFX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465562v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy D." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL008510" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215391v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026502803579" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZV4XB6JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270943v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900095" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stramondo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansosti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900141" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCV0T0LW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900497" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL02112" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415909v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Chouliaras" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzanis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL02102" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215382v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03705" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. England" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL00430" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSC9JCHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Chabalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02389" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20V34KWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270950v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6D2JLTD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411697v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Massonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375567A0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-DJRWJ7PH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270954v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95EO00299" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TDMPJP0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quisefit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaliotis Aloupogiannis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.29.163" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270956v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatzfeld" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nord" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiguet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.66.6.61" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270963v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Pingue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Natale" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270971v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stein" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Ruegg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gasse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JB02118" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75ZF4874-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270981v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nunnari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270977v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298911v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270986v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gaulon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scarpa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Clocchiatti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Romano" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544004v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539085v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Ozturk-Bazin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031111v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271065v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17466" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271063v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9268" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13057" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272771v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16576" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272775v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14595" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272778v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Handy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5409" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01725763v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giovanni Salerno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952247v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyiush Agram" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697302v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617168v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Feitio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617140v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ilieva" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272785v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pourthi&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417797" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273004v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215396v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Person" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strout" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Etiope" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UT.2002.1002405" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298903v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298823v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabroux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cara" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799441v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Caricato" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412594v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaulon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nunnari" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-77008-1_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271023v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.495230" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821277v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Trembley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821244v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298892v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01483116v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298885v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-briole" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6805-6295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093146825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-7405-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Ganas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sakkas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf262" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carnemolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio de Guidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brighenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Valkaniotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Novellis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansosti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Convertito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-023-01213-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Hamiel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12060220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bufferal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Journeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2021.3055399" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kapetanidis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/bgsg.27102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11600-021-00599-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Roukounakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Katsanos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kioutsioukis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Aranzulla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Spinetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannav&#242;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Romaniello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guglielmino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.510514" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cordrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gailler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02766-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Tsironi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Karasante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101898" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Cannavo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Valkaniotis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bozionelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Barberopoulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JOG.2020.101731" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cirella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Romano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piatanesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/GJI/GGAA053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32858/temblor.134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bacques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66032-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02354522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ploeger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bucci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13547-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Papadopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaak Parcharidis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1591646" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02154-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Kourkouli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moshou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS10071089" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L&#233;vy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundsson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. G. Fl&#243;venz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Hersir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy342" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Caltabiano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences8010027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007574" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411707v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01386811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanetel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tapparo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cirella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cheloni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Tolomei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Theodoulidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-017-10431-W" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Neokosmidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.026010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Papathanassiou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1R0XD7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herbin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-6841-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sellitto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-115-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilieva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimitrov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2016.10.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briole" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parcharidis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benekos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv353" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria P Ellis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Molina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Flores" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu484" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6879" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Panagiotis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/NHESSD-2-7807-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jag-2013-0023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Phulpin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4367-2014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270604v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anzidei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJB9CZMZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2150704X.2013.808777" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie P&#233;rouse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004289" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peyret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Djamour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00616655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.049" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bignami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Obrizzo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270619v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mouratidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Katsambalos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903401403" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193100v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gwinner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160110115861" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270618v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope L&#243;pez-Quiroz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWLTZM8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murakami" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okuyama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-2-17-2007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310845v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Carter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-006-0103-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB91QRTG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03307.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314173v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Djamour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03358.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Chaabane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maitre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kontoes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sykioti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Gorp" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600578388" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270644v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2005.852475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272454v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trota" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houli&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Gaspar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03039.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houli&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024414" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Murakami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004gl021728" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nercessian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005eo300001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399779v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Maria Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos Billiris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.007" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270917v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lammali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahsas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019884" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270650v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/143GM20" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Froger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Staudacher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souriot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020479" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193091v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00331-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C59B18P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270934v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruegg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00002-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKQ2NP4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270933v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muscato" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caltabiano" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guccione" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Longo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/01439910310473942" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-ZC34VGDD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270931v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160305000" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270938v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Agatza-Balodimou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mitsakaki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/003962602791483307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Froger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00290-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLL2TFX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026502803579" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZV4XB6JC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465562v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy D." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL008510" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270944v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonvalot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsella" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2000.00194.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270943v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900095" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stramondo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesauro" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansosti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900141" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCV0T0LW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270945v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zollo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900497" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215371v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL02112" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415909v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Chouliaras" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tzanis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL02102" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215382v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03705" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. England" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL00430" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSC9JCHK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270953v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Chabalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL02389" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20V34KWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270950v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruegg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01026" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6D2JLTD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270954v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferhat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95EO00299" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TDMPJP0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411697v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Massonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/375567A0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-DJRWJ7PH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Toutain" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quisefit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaliotis Aloupogiannis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.29.163" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270956v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hatzfeld" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nord" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiguet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.66.6.61" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270725v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feigl" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orsoni" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93GL01882" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKZM95D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270963v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Pingue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Natale" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270971v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Stein" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Ruegg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gasse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JB02118" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75ZF4874-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270981v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nunnari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270977v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298911v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270986v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gaulon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scarpa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Clocchiatti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Romano" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544004v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539085v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271065v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17466" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131914v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Ozturk-Bazin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031111v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271063v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9268" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271066v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13057" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272771v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16576" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272775v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14595" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891851v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8337" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272778v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Handy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5409" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01725763v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Carboni" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giovanni Salerno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00952247v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyiush Agram" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697302v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617168v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Feitio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Fonseca" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00617140v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ilieva" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272785v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Elagouni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pourthi&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417797" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273004v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215396v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blandin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Person" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strout" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Etiope" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UT.2002.1002405" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298903v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298823v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sabroux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cara" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799441v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Caricato" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412594v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaulon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nunnari" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-77008-1_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709826v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271023v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.495230" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821277v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Trembley" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821244v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298892v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Blum" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01483116v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298885v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>